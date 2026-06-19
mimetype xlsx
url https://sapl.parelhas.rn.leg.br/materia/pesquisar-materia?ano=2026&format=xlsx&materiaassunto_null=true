--- v0 (2026-04-06)
+++ v1 (2026-06-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="896" uniqueCount="438">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2072" uniqueCount="989">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -205,50 +205,165 @@
   <si>
     <t>Regulamenta, no âmbito da Administração Pública Municipal, o art. 8º da Lei Federal nº 14.133, de 1º de abril de 2021, e dispõe sobre a atuação do agente de contratação, equipe de apoio e da comissão de contratação. ”</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1332/projeto_de_lei__n013.2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR MEIO DE SUPERÁVIT FINANCEIRO NO ORÇAMENTO DO MUNICÍPIO DE PARELHAS PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1333/projeto_de_lei_n014.2026.pdf</t>
   </si>
   <si>
+    <t>1407</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1407/projeto_de_lei_n015.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>"Revoga a Lei Municipal nº 962/2000, de 24 de agosto de 2000 e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1408</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1408/projeto_de_lei_n016.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a criação do Sistema Municipal de Ensino de Parelhas/RN e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1443</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1443/projeto_de_lei_n017.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.309/2013, de 13 de novembro de 2013, para modificar a nomenclatura do cargo de Motorista de Ambulância para Condutor de Ambulância, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1444</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1444/projeto_de_lei_n018_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação, organização, competências, composição, funcionamento e comunicação do Conselho Municipal de Esportes e Lazer - COMEL_x000D_
+do Município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1485</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1485/projeto_de_lei_n021.2026_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INCORPORAÇÃO NO ORÇAMENTO DO EXERCICIO DE 2026 DO CRÉDITO ADICIONAL SUPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1487</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1487/projeto_de_lei_n022.2026_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>1489</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1489/projeto_de_lei_n023.2026_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>1476</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1476/projeto_de_lei_n024.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.810/2025 para alterar as finalidades da operação de crédito e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1490</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1490/projeto_de_lei_do_executivo_no_025.2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR — FONTE DE RECURSOS -OPERAÇÃO DE CRÉDITO — NO ORÇAMENTO DO MUNICÍPIO DE PARELHAS PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>1482</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1482/projeto_de_lei_n026.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, A INSTITUIR O PROJETO DE INTERCÂMBIO INTERNACIONAL EDUCACIONAL PARA ESTUDANTES DO 8º ANO DA REDE PÚBLICA MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>1249</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Ildecio de Oliveira</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública Municipal a Associação Cachorros Loucos Moto Clube, e dá outras providências.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>Vera de Oscar</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1261/projeto_de_lei_-__002_-_2026_-_vera_lucia.docx</t>
@@ -319,134 +434,404 @@
   <si>
     <t>Dispõe sobre a transparência e divulgação da lista de espera dos serviços prestados pela Secretaria Municipal de Agricultura, como corte de terras, perfuração de poços e construção de barreiros, no Município de Parelhas/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>Romisélia Araújo</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1293/projeto_de_lei_-__009_-_2026_-_romiselia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública Municipal da Associação do Projeto de Assentamento de Reforma Agrária de Sussuarana dos Colonos – APARASC, no Município de Parelhas/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1330/projeto_de_lei_-_010-_2026_-_ildecio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do uso de escapamentos adulterados (cano zoado), em veículos automotores no âmbito do Município de Parelhas/RN e dá outras providências.</t>
   </si>
   <si>
+    <t>1365</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1365/projeto_de_lei_-_011-_2026_-_geova.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Selo “Evento Solidário – Amigo do Doador de Sangue” no âmbito do Município de Parelhas/RN e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1385</t>
+  </si>
+  <si>
+    <t>Magleize Cristina</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1385/projeto_de_lei_-__012_-_2026_-_magleize.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para a promoção da acessibilidade à vacinação de pessoas com transtorno do espectro autista no Município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1399</t>
+  </si>
+  <si>
+    <t>Alyson Wagner</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1399/projeto_de_lei_-_013-_2026_-_alyson.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de “Rua Ivan de Oliveira Lima” a via pública projetada no Município de Parelhas/RN, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1409</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1409/projeto_de_lei_-__014_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para ações de conscientização, prevenção e enfrentamento da violência sexual contra crianças e adolescentes na rede municipal de ensino do Município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1410</t>
+  </si>
+  <si>
+    <t>Leandro José (LEO)</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1410/projeto_de_lei_-_015-_2026_-_leandro_jose.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa “Amigo das Pessoas com TEA” no Município de Parelhas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1411</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1411/projeto_de_lei_-_016-_2026_-_leandro_jose.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reconhecimento de Utilidade Pública Municipal a Associação Esportiva Degustar de Parelhas/RN, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1427</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1427/projeto_de_lei_-_017-_2026_-_ildecio.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Promoção do Acesso a Tecnologias de Monitoramento Contínuo da Glicose para crianças diagnosticadas com Diabetes Mellitus Tipo 1 no Município de Parelhas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1445</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1445/projeto_de_lei_-_018-_2026_-_leandro_jose.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal em Memória das Vítimas da COVID-19 no Município de Parelhas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1467</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1467/projeto_de_lei_-_019-_2026_-_alyson.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Sanfoneiro no âmbito do Município de Parelhas/RN e dá outras providências.</t>
+  </si>
+  <si>
     <t>1316</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1316/projeto_de_lei_complementar_n001.2026_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 609, de 26 de novembro de 1979 e dá outras providências.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1318/projeto_de_lei_complementar_n002.2026_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar de nº 075/2025, de 22 de janeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1319/projeto_de_lei_complementar_n003.2026_assinado.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar nº 067/2021, que dispõe sobre alíquota e base de cálculo do ISS aplicável a atividades de construção de parques eólicos, e restabelece a aplicação das regras gerais do Código Tributário Municipal.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1331/projeto_de_decreto-_001-2026.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Parelhense ao Senhor Expedito Ferreira de Souza e dá outras providências.</t>
   </si>
   <si>
+    <t>1339</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1339/projeto_de_decreto-_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Parelhense ao Senhor  Evandro Gonçalves da Silva Júnior e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1340</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1340/projeto_de_decreto_-_003-2026_medalha.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Medalha Mérito Legislativo Antônio Januário Neto ao Senhor Augusto César de Araújo Vale e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1341</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1341/projeto_de_decreto-_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Parelhense ao Senhor Thales Silva de Albuquerque e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1366</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1366/projeto_de_decreto-_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã Parelhense à Srta. Ingrid Madalena Amaral de Almeida, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1367</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1367/projeto_de_decreto-_006-2026_-_concede_comenda.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Senador Dario Pereira de Macêdo ao Senhor Itamário Bezerra de Lima e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1386</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1386/projeto_de_decreto-_007-2026_-_concede_comenda.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Senador Dario Pereira de Macêdo ao Senhor César Félix de Souza e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1428</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1428/projeto_de_decreto-__008_-_2026_-_magleize.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Parelhense ao Pastor Francisco Pinheiro de Morais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1429</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1429/projeto_de_decreto-__009_-_2026_-_magleize.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã Parelhense à Sra. Edinaide Taveira da Costa Morais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1446</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1446/projeto_de_decreto-_010-2026_-_titulo_de_cidadao_parelhense.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Parelhense ao Senhor Danilo Bezerra Araújo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1447</t>
+  </si>
+  <si>
+    <t>Zenilda Salústio</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1447/projeto_de_decreto-_011-2026-_concede_titulo_de_cidadao_parelhense_a_eva.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã Parelhense à Sra. Eva Medeiros de Matos Salustiano, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1448</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1448/projeto_de_decreto-_012-2026-_concede_comenda_a_zoraide.pdf</t>
+  </si>
+  <si>
+    <t>Concede a Comenda Senador Dario Pereira de Macêdo à Senhora Zoraide Targino de Oliveira e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1466</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1466/projeto_de_decreto-_013-2026-_concede_titutlo_de_cidadao_a_marcelo_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Parelhense ao Senhor Marcelo Fernandes de Queiroz e dá outras providências.</t>
+  </si>
+  <si>
     <t>1334</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1334/projeto_de_resolucao_001-2026-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera o teor da Resolução nº 002/2021, da Câmara Municipal de Parelhas, (i) modificando a redação original do art. 1º; e dos incisos IX e XIV, do art. 2º; (ii) incluindo os incisos XIX, XX e XXI, no art. 2º; (iii) acrescentando-se o art. 2º-A; (iv) bem como revogando o inciso IV, do caput, e o inciso IV, do § 1º, ambos pertencentes ao Art. 4º da Resolução em testilha.</t>
   </si>
   <si>
+    <t>1338</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1338/projeto_de_resolucao_002-2026-_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Câmara Itinerante no âmbito da Câmara Municipal de Parelhas/RN e estabelece diretrizes para sua realização.</t>
+  </si>
+  <si>
+    <t>1423</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1423/projeto_de_resolucao_003-2026_-_alyson.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação, no âmbito da Câmara Municipal de Parelhas/RN, da Frente Parlamentar em defesa do Projeto Seridó, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1344</t>
+  </si>
+  <si>
+    <t>PLS</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1344/substitutivo_001-2026_ao_projeto_de_lei_no_006_.2026_-_placas_informativas_-_obras_com_recursos_proprios.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de instalação de placas informativas em obras públicas executadas pelo Município de Parelhas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1345</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1345/substitutivo_002-2026_ao__projeto_de_lei__no_007-2026-_transparencia_sus.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre transparência e divulgação da lista de espera para consultas, exames e procedimentos realizados pelo Sistema Único de Saúde – SUS no Município de Parelhas/RN e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1346</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1346/substitutivo_003-2026_ao_projeto_de_lei_no_008-.2026_-_publicacao_de_lista_de_servicos_ofertados_pela_agricultura.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transparência e divulgação da lista de solicitações de serviços prestados pela Secretaria Municipal de Agricultura no Município de Parelhas/RN e dá outras providências.</t>
+  </si>
+  <si>
     <t>1295</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CLRF - Constituição de Legislação e Redação Final</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1295/emenda_modificativa_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da ementa e do art. 1º; promove uniformização terminológica em todo o texto; redefine o conceito do art. 4º, inciso I; revoga o art. 4º, inciso II, e dá outras providências.</t>
   </si>
   <si>
+    <t>1440</t>
+  </si>
+  <si>
+    <t>SEMD</t>
+  </si>
+  <si>
+    <t>Subemenda</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1440/1._subemenda_modificativa_no_001.20626_a_emenda_aditiva_no_002.2026_-_pr_no_002.2026_-_cria_a_camara_intinerante.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação da Emenda Aditiva nº 002/2026, ao Projeto de Resolução nº 002/2026, para aperfeiçoar o texto normativo, preservar seus objetivos institucionais e adequá-lo ao parecer jurídico da Procuradoria Legislativa.</t>
+  </si>
+  <si>
     <t>1229</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1229/requerimento_001.2026.pdf</t>
   </si>
   <si>
     <t>QUESTÃO DE ORDEM, com fulcro no Art. 48, § 3º da Lei Orgânica Municipal, cumulada com REQUERIMENTO DE SOBRESTAMENTO</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1230/requerimento_002.2026.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informações Complementares ao Projeto de Lei do Executivo nº 001/2026</t>
   </si>
   <si>
     <t>1231</t>
@@ -469,269 +854,224 @@
   <si>
     <t>QUESTÃO DE ORDEM, com fulcro no Art. 48, § 3º da Lei Orgânica Municipal e no art. 109, § 2º do Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1244/req._no___5_.2026_.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos sobre a motivação da urgência e a compatibilidade orçamentária do PLE Nº 008/2026 frente às leis orçamentárias aprovadas em dezembro de 2025.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1245/req._no____6.2026_.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o envio do Plano de Aplicação detalhado, projetos técnicos e cronograma de execução das obras e aquisições previstas no PLE nº 008/2026.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>Leandro José (LEO)</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1250/requerimento_no_007-2026_1o.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a pavimentação (calçamento) das ruas Acari, Inácio Soares Barbosa, Camilo José da Silva e Severino da Silva Oliveira, no Município de Parelhas.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1251/requerimento_no_008-2026.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a pavimentação (calçamento) das ruas César Santiago de Lima, Travessa César Santiago de Lima, Rua José Roque e Rua José Cavalcante, no Município de Parelhas.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1252/requerimento_no_009-2026_1o.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública no dia 10 de março, às 18h30, para debater a regulamentação da comercialização de comidas e bebidas em eventos promovidos pelo setor público no Município de Parelhas.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1253/requerimento_no_10-2026_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Sessão Solene em homenagem aos 54 anos de fundação do Sindicato dos Trabalhadores Rurais de Parelhas/RN.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>Magleize Cristina</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1254/requerimento_no_011-2026_1_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Diretor do Departamento Estadual de Trânsito do Rio Grande do Norte – DETRAN/RN, a implantação de faixa de pedestre nas proximidades do Estofados Mariana, no município de Parelhas/RN.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1255/requerimento_no_012-2026_1o.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Educação a implantação do Programa Polícia Mirim nas escolas do Município de Parelhas.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1256/requerimento_no_013-2026_1o.pdf</t>
   </si>
   <si>
     <t>Requer à Senadora Zenaide Maia a destinação de emenda parlamentar para aquisição de instrumentos musicais para a Banda de Música 11 de Fevereiro do Município de Parelhas.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>Alyson Wagner</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1257/requerimento_no_014-2026_1o.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Obras e à Secretaria Municipal de Agricultura que realizem levantamento das passagens molhadas do Município que necessitam de limpeza e melhorias.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1258/requerimento_no_015-2026_1o.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Poder Executivo, a reforma do CAPS e instalação de ar-condicionado nas salas do mesmo.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1259/requerimento_no_016-2026_1o.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito Municipal, para que junto aos Secretários Municipal de Saúde e ao Secretário Municipal de Obras Reforma estrutural do Anexo do Hospital Dr. José Augusto Dantas bem como o laboratório do referido prédio</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1260/requerimento_no_017-2026_1o_2.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária Municipal de Saúde, que seja instalado espaços kids em todos os postos de saúde do município.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>18</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1264/requerimento_no_018-2026_1o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Estado da Saúde Pública do Rio Grande do Norte a destinação da Carreta da Mulher para o Município de Parelhas/RN.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1265/requerimento_no_019-2026_1o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Estado da Saúde Pública do Rio Grande do Norte a destinação de unidade móvel de saúde para realização de exames de prevenção e diagnóstico do câncer de próstata no Município de Parelhas/RN.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1266/requerimento_no_020-2026_1o.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria de Estado da Segurança Pública e da Defesa Social do Rio Grande do Norte (SESED/RN) esclarecimentos acerca do não abastecimento das viaturas da Polícia Militar nos postos de combustíveis credenciados pelo Estado nas cidades de Parelhas e Jardim do Seridó.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1267/requerimento_no_021-2026_1o.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a oferta do Curso Básico de LIBRAS (Língua Brasileira de Sinais) para os servidores públicos municipais, priorizando os profissionais das áreas da saúde, educação, assistência social e recepção dos órgãos públicos.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1268/requerimento_no_022-2026_1o.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a instalação de lixeiras ou depósitos adequados para descarte de resíduos sólidos na Rua Comendador José Gomes, no Município de Parelhas.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1269/requerimento_no_023-2026_1o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer a Secretaria Municipal de Saúde, a adesão do Município de Parelhas ao Programa “Agora Tem Especialista”, do Ministério da Saúde.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1270/requerimento_no_024-2026_1o.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Educação a manutenção dos ventiladores da escola da Comunidade Joazeiro, bem como a realização de levantamento de outros equipamentos que necessitem de reparos.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1271/requerimento_no_025-2026_1o.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Obras a realização de manutenção em fossas estouradas no Conjunto Habitacional Gilson Eneias de Medeiros (Favelinha), no Município de Parelhas.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1272/requerimento_no_025-2026_1o.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Obras providências quanto à iluminação da Praça da Rodoviária e dos ginásios “Ovidão”, “Miguelão” e da quadra esportiva do Bairro São Sebastião.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1278/requerimento_no_027-2026_1_periodo.pdf</t>
   </si>
   <si>
     <t>Requer a Dra. Ericka Janine Dantas da Silvera, a possibilidade da realização de atendimentos odontológicos para Agricultores Rurais do município de Parelhas/RN.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1281/requerimento_no_028-2026_1_periodo.pdf</t>
@@ -910,54 +1250,54 @@
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1298/requerimento_no_043-2026_1_periodo.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário, que seja encaminhado ofício à Fundação Norte-Rio-Grandense de Pesquisa e Cultura – FUNPEC, à Escola Multicampi de Ciências Médicas da Universidade Federal do Rio Grande do Norte (EMCM/UFRN) e à Coordenação do Projeto Sertão+Cuidado, solicitando a implantação de uma nova turma do projeto no município de Parelhas/RN, com a oferta de vagas para Cuidadores em Saúde.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1299/requerimento_no_044-2026_1periodo.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Saúde a disponibilização de um dia semanal para atendimento veterinário ambulatorial itinerante, como forma de complementar os serviços já ofertados pelo Castramóvel no Município de Parelhas/RN.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1300/requerimento_no_045-2026_1o_periodo.pdf</t>
-[...2 lines deleted...]
-    <t>Solicita ao Deputado Federal, Benes Leocádio, a destinação de emenda parlamentar para a aquisição de equipamentos hospitalares (Cardiotoco, Berço Aquecido, Desfibrilador e Aparelho de Fototerapia) para o Hospital Dr. José Augusto Dantas, em Parelhas/RN, com o objetivo de fortalecer a estrutura hospitalar e aprimorar os cuidados à saúde da população.</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1300/requerimento_no_045-2026_alyson.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Deputado Federal, Benes Leocádio, a destinação de emenda parlamentar para a aquisição de equipamentos hospitalares (Cardiotoco, Berço Aquecido, Desfibrilador e Aparelho de Fototerapia) para a Maternidade Dr. Graciliano Lordão, em Parelhas/RN, com o objetivo de fortalecer a estrutura da unidade e aprimorar os cuidados à saúde da população.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1301/requerimento_no_046-2026_1periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal a disponibilização de máquinas pesadas do município para a realização de curso de operador promovido pela Câmara Municipal de Parelhas/RN.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1302/requerimento_no_047-2026_1periodo.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Saúde a disponibilização de profissional fisioterapeuta em regime de 24 (vinte e quatro) horas na maternidade do município de Parelhas/RN, em conformidade com a legislação vigente.</t>
   </si>
@@ -1123,51 +1463,51 @@
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1324/requerimento_no_061-2026_1_periodo.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo Municipal institua o Programa Municipal de Atenção Integral à Gestante – Mãe Parelhense, no âmbito do município de Parelhas/RN.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1325/requerimento_no_062-2026_1_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal e à Secretaria Municipal de Educação a realização de estudo técnico para adequação e padronização das sinalizações internas das escolas municipais de Parelhas/RN.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1326/requerimento_no_063-2026_1_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1326/requerimento_no_063.2026-_vera.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a realização de estudo de viabilidade para instalação de telão de LED na Praça Arnaldo Bezerra durante a Copa do Mundo de 2026.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1327/requerimento_no_064-2026_1_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a realização de estudo para início do processo de regularização fundiária no Município de Parelhas/RN.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1328/requerimento_no_065-2026_1_periodo.pdf</t>
   </si>
@@ -1189,65 +1529,1295 @@
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1336/requerimento_no_067-2026_1_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a implantação de ações voltadas ao ECA Digital (Lei nº 15.211/2025) no Município de Parelhas/RN.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1337/requerimento_no_068-2026_1o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer a quebra de trâmites do Projeto de Resolução nº 001/2026, para votação em turno único em regime de urgência.</t>
   </si>
   <si>
+    <t>1347</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1347/requerimento_no_069-2026_-_geova.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal e à Secretaria Municipal de Assistência Social a aquisição de materiais esportivos para distribuição no Município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1348</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1348/requerimento_no_070-2026_leandro_jose.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal e à Secretaria Municipal de Saúde a aquisição de equipamento BIPAP para a Maternidade Dr. Graciliano Lordão, no Município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1349</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1349/copia_de_requerimento_no_071-2026_leandro_jose_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal e à Secretaria Municipal de Saúde a realização de estudo para aquisição de equipamento Doppler Fetal para a Maternidade Dr. Graciliano Lordão, no Município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1350/requerimento_no_072-2026_leandro_jose.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de Audiência Pública com a participação da COSERN para prestar esclarecimentos sobre as constantes quedas de energia no Município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1351</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1351/requerimento_no_073-2026_alyson.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização de estudo para aquisição de máquina trituradora de resíduos de podas no Município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1352</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1352/requerimento_no_074-2026_1periodo.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal e à Secretaria Municipal de Educação a implantação de um Laboratório Comunitário de Informática no Município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1353</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1353/requerimento_no_075-2026_1periodo.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal e a Secretaria de Saúde a realização de estudo para aquisição de eletrocardiógrafos para as Unidades Básicas de Saúde (UBS) do Município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1354</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1354/requerimento_no_076-2026_romiselia.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Secretaria Municipal de Saúde a realização de levantamento oficial de pessoas com Transtorno do Espectro Autista (TEA) no Município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1355</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1355/requerimento_no_077-2026_magleize.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a construção de galeria de drenagem na Travessa César Santiago de Lima, no bairro Cruz do Monte, no Município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1356</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1356/requerimento_no_078-2026_magleize.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a pavimentação da Rua Expedito Bezerra, localizada no Conjunto IPE, bairro Maria Terceira, no Município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1357</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1357/requerimento_no_079-2026_alyson.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Secretaria Municipal de Obras, Serviços Urbanos e Transportes, que sejam instaladas placas nominando as ruas do município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1358</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1358/requerimento_no_080-2026_1o_periodo.pdf</t>
+  </si>
+  <si>
+    <t>Requer a solicitação de visita da Unidade Móvel de IA do Sistema FIERN ao município de Parelhas-RN, e apoio institucional para sua efetivação.</t>
+  </si>
+  <si>
+    <t>1359</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1359/requerimento_no_081-2026_ildecio.docx.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa Diretora da Câmara Municipal de Parelhas a análise da viabilidade de implantação de curso preparatório para CNH Popular por meio da Escola do Legislativo.</t>
+  </si>
+  <si>
+    <t>1360</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1360/requerimento_no_082-2026_1periodo.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Secretário Estadual de Desenvolvimento Econômico do Rio Grande do Norte, Sr. Hugo Fonseca, solicitando a oferta de cursos de costura industrial para o Município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1361</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1361/requerimento_no_083-2026_1periodo.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo, junto a Secretaria Municipal de Administração, Gestão de Pessoas, Finanças, da Tributação e Planejamento, informações detalhadas acerca do andamento do concurso público municipal.</t>
+  </si>
+  <si>
+    <t>1362</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1362/requerimento_no_084-2026_rogeria_layane.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Superintendente Estadual da FUNASA, a realização de um estudo técnico com vistas à implantação de um Sistema Simplificado de Abastecimento de Água (SSAA) na Comunidade Areias.</t>
+  </si>
+  <si>
+    <t>1363</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1363/requerimento_no_085-2026_1o_periodo.pdf</t>
+  </si>
+  <si>
+    <t>Requer a quebra de trâmites da Emenda Modificativa nº 001/2026, ao Projeto de Lei nº 010/2026 e da Emenda Aditiva nº 001/2026, ao Projeto de Lei nº010/2026, para votação em turno único em regime de urgência.</t>
+  </si>
+  <si>
+    <t>1364</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1364/req._no___086-2026_-_solicita_suspensao_e_pedido_de_vistas_aos_ple_no_12.2026_e_ao_plc_no_002.2026.pdf</t>
+  </si>
+  <si>
+    <t>SUSPENSÃO DA DISCUSSÃO E VOTAÇÃO e o consequente PEDIDO DE VISTA dos Projetos de Lei do Executivo nº 012/2026 e Projeto de Lei Complementar nº 002/2026.</t>
+  </si>
+  <si>
+    <t>1368</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1368/requerimento_no_087-2026_romiselia.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a aquisição de kits inclusivos voltados para crianças com Transtorno do Espectro Autista (TEA), no município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1369</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1369/requerimento_no_088-2026_romiselia.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal a análise da possibilidade de instalação de um parquinho infantil na Praça Teodora Adonis, no município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1370</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1370/requerimento_no_089-2026_romiselia.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Senadora Zenaide Maia a destinação de emenda parlamentar para a construção de um Centro de Atenção Psicossocial (CAPS) no município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1371</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1371/requerimento_no_090-2026_-_geova.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Secretaria Municipal de Obras a inclusão das comunidades Várzea do Barro, Quintos de Baixo e Quintos do Meio no cronograma de coleta seletiva do município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1372</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1372/requerimento_no_091-2026_magleize.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa Diretora da Câmara Municipal de Parelhas a análise da viabilidade de implantação de curso de Inteligência Artificial por meio da Escola do Legislativo.</t>
+  </si>
+  <si>
+    <t>1373</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1373/requerimento_no_092-2026_magleize.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal e à Secretaria Municipal de Educação a realização de estudo de viabilidade para instalação de câmeras de segurança nos transportes escolares do município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1374</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1374/requerimento_no_093-2026_magleize.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal e à Gerencia da Central do Cidadão a implantação e/ou regulamentação da emissão da Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (CIPTEA) no âmbito do município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1375</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1375/requerimento_no_094-2026_rogeria_layane.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal o envio da lei que regulamenta a realização de concurso público municipal, acompanhada do respectivo estudo de impacto orçamentário e financeiro.</t>
+  </si>
+  <si>
+    <t>1376</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1376/requerimento_no_095-2026_rogeria_layane.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal o envio da relação completa dos profissionais terceirizados que prestam serviços ao Município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1377</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1377/requerimento_no_096-2026_leandro_jose.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal a realização de pintura da quadra esportiva do povoado Joazeiro, no município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1378</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1378/requerimento_no_097-2026_zenilda.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal e à Secretaria Municipal de Obras a realização de limpeza e poda das árvores na praça da rodoviária, no município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1379</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1379/requerimento_no_098-2026_zenilda.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a implantação de faixa de pedestres na Rua Lauro Virgílio, ao lado do Mdias Supermercado, no município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1380</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1380/requerimento_no_099-2026_1o_periodo_-_retida_de_projeto_do_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Requer a retirada de tramitação do Projeto de Lei do Executivo nº 011/2026.</t>
+  </si>
+  <si>
+    <t>1381</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1381/requerimento_no_100-2026_vera.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização de reforma da Escola Benedito Bitencourt, localizada no Sítio Saco de Santo Antônio, com a finalidade de transformação do referido espaço em museu.</t>
+  </si>
+  <si>
+    <t>1382</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1382/requerimento_no_101-2026_vera.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, bem como à Secretaria Municipal de Obras, a realização do calçamento da Travessa Aluísio Martins Dias, nas proximidades do prédio da agricultura familiar, no município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1383</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1383/requerimento_no_102-2026_1o.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal e a Secretaria de Saúde a realização de reforma na Unidade Básica de Saúde (UBS) Maria Terceira – Marlete Nóbrega da Luz, no município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1384</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1384/requerimento_no_103-2026_ildecio.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização de estudo de viabilidade para construção de uma pista de atletismo emborrachada na Areninha Society, no município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1387</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1387/requerimento_no_104-2026_magleize.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a inserção dos participantes do curso de Operador de Máquinas Pesadas, ofertado pela Câmara Municipal, em atividades práticas junto aos serviços da Prefeitura, na condição de estagiários.</t>
+  </si>
+  <si>
+    <t>1388</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1388/requerimento_no_105-2026_magleize.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização de estudo de viabilidade para implantação de sistema de videomonitoramento nos prédios públicos do município de Parelhas, com integração à Guarda Municipal.</t>
+  </si>
+  <si>
+    <t>1389</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1389/requerimento_no_106-2026_rogeria_layane_e_ton.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a adoção_x000D_
+de providências para garantir o pagamento do_x000D_
+Piso Salarial Nacional do Magistério aos_x000D_
+professores que prestam serviços de forma_x000D_
+terceirizada no município de Parelhas</t>
+  </si>
+  <si>
+    <t>1390</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1390/requerimento_no_107-2026_ildecio.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização de limpeza periódica das caixas d’água dos prédios públicos do município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1391</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1391/requerimento_no_108-2026_ildecio.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização de estudo, junto aos órgãos competentes, para instalação de placas informativas na Barragem Boqueirão, no município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1392</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1392/requerimento_no_109-2026_romiselia_e_ton.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Ministro da Previdência Social, um_x000D_
+Perito Médico de benefício por incapacidade no_x000D_
+trabalho e de auxílio de doenças.</t>
+  </si>
+  <si>
+    <t>1393</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1393/requerimento_no_110-2026_romiselia.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal, a reforma da creche Luiz Azevedo da Silva, localizada na comunidade Joazeiro.</t>
+  </si>
+  <si>
+    <t>1394</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a elaboração de projeto para instalação de iluminação adequada no Campo de Futebol Gregório Pacífico do Nascimento (Gregorão), localizado no bairro São Sebastião, no município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1395</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1395/requerimento_no_112-2026_rogeria_layane.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal e à Secretaria_x000D_
+Municipal de Agricultura o envio de informações_x000D_
+acerca da Unidade de Distribuição da_x000D_
+Agricultura Familiar – UADAF Nelson Arnaldo de_x000D_
+Medeiros, no município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1396</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1396/requerimento_no_113-2026_zenilda.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal, Sr. Tiago de_x000D_
+Medeiros Almeida, a pavimentação de trecho da_x000D_
+Rua Cosme Luiz, no município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1398</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1398/requerimento_no_114-2026_alyson.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a disponibilização de profissionais doulas na Maternidade Dr. Graciliano Lordão, no município de Parelhas, em conformidade com a legislação federal vigente.</t>
+  </si>
+  <si>
+    <t>1400</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1400/requerimento_no_115-2026_ildecio.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal de Administração, a adoção de medidas para viabilizar a destinação de veículo apreendido pela Polícia Civil para uso na segurança pública do município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1401</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1401/requerimento_no_116-2026_magleize.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a revitalização e aplicação de pintura termoplástica na faixa exclusiva para pedestres e ciclistas ao redor do calçadão da Rua Padre Bento, no município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1402</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1402/requerimento_no_117-2026_rogeria_layane.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Deputado Estadual Francisco do PT a destinação de emenda parlamentar para reforma da quadra poliesportiva da Escola Estadual Dr. Mauro Medeiros (CAIC), no município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1403</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1403/requerimento_no_118-2026_rogeria_layane.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Deputado Estadual Francisco do PT a destinação de emenda parlamentar para pavimentação da Rua Irene Bezerra Duarte e de trecho da Rua Nair Bezerra, compreendido entre a Travessa João Caetano e a Rua Mauro Duarte, no município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1404</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1404/requerimento_no_119-2026_rogeria_layane.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Secretaria de Segurança Pública e Defesa Social do Estado do Rio Grande do Norte, solicitando a ampliação do efetivo de policiais militares do sexo feminino no município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1405</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1405/requerimento_no_120-2026_zenilda.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Deputado Federal João Maia a destinação de emenda parlamentar para construção de uma Unidade Básica de Saúde (UBS) no bairro José Clóvis, no município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1406</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1406/requerimento_no121-2026_leandro_jose.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de Audiência Pública para tratar da situação do transporte dos estudantes universitários do município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1412</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1412/requerimento_no_122-2026_1periodo.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a inclusão de uma quadra poliesportiva no projeto de reforma da Creche Edinólia Melo, localizada no bairro São Sebastião, no município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1413</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1413/requerimento_no_123-2026_ildecio.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal e à Secretaria Municipal de Saúde a implantação de atendimento itinerante com médicos especialistas nos bairros do município de Parelhas, tendo como prioridade o bairro São Sebastião.</t>
+  </si>
+  <si>
+    <t>1414</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1414/requerimento_no_124-2026_rogeria_layane.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria competente, a implantação de uma Feira Municipal Permanente de Artesanato no município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1415</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1415/requerimento_no_125-2026_1_periodo.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a instalação de relógios públicos digitais com aferição de temperatura no Calçadão da Rua Padre Bento e na Praça da Bíblia, no município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1416</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1416/requerimento_no_126-2026_alyson.pdf</t>
+  </si>
+  <si>
+    <t>Requer a criação da Frente Parlamentar em Defesa do Canal do Seridó no âmbito da Câmara Municipal de Parelhas.</t>
+  </si>
+  <si>
+    <t>1417</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1417/requerimento_no_127-2026_alyson.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Exmo. Prefeito Municipal, Sr. Tiago de Medeiros Almeida, e ao Secretário Municipal de Agricultura, Recursos Hídricos, Pesca, Meio Ambiente e Defesa Civil, Sr. Roberto da Silva Santos, a criação de um ponto fixo para coleta de lixo eletrônico no município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1418</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1418/requerimento_no_128-2026_-_geova.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, em caráter de urgência urgentíssima, a adoção de medidas conjuntas entre as Secretarias Municipais de Obras e Agricultura para realização de ações paliativas visando melhorar a trafegabilidade nas ruas não pavimentadas do município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1421</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1421/requerimento_no_129-2026_romiselia.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Secretaria Municipal de Assistência Social, do Trabalho, da Habitação e do Esporte a instalação de grades de proteção na quadra de esportes da comunidade Sussuarana I, no município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1422</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1422/requerimento_no_130-2026_romiselia.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Secretaria Municipal de Obras a instalação de lixeiras nas praças públicas do município de Parelhas</t>
+  </si>
+  <si>
+    <t>1424</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1424/requerimento_no_131-2026_rogeria_layane.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal de Parelhas, por meio da Secretaria competente, a realização de estudos técnicos e adoção das providências necessárias para inscrição do município no Edital “ArborizaCidades”, do Ministério do Meio Ambiente e Mudança do Clima.</t>
+  </si>
+  <si>
+    <t>1425</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1425/requerimento_no_132-2026_rogeria_layane.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Presidente da Câmara Municipal de Parelhas a realização de uma Sessão Solene, no dia 06 de junho de 2026 com o objetivo de comemorar o dia do Quadrilheiro Junino, instituído pela Lei Municipal 2660/2022.</t>
+  </si>
+  <si>
+    <t>1426</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1426/requerimento_no_133-2026_romiselia.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Departamento de Estradas de Rodagem do Rio Grande do Norte (DER/RN) a realização de serviço de roço às margens da RN-086, no trecho compreendido entre a comunidade Rajada e o município de Equador/RN.</t>
+  </si>
+  <si>
+    <t>1430</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1430/requerimento_no_134-2026_alyson.pdf</t>
+  </si>
+  <si>
+    <t>Requer à mesa diretora a realização de Audiência Pública com representantes da empresa TIM para prestar esclarecimentos acerca das recorrentes perdas de sinal no município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1431</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1431/requerimento_no_135-2026_alyson.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal que determine a realização de estudo técnico, administrativo e de impacto orçamentário-financeiro visando à implantação de programa municipal para fornecimento gratuito de sensores de monitoramento contínuo de glicose destinados a crianças e adolescentes diagnosticados com Diabetes Mellitus Tipo 1 no Município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1432</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1432/requerimento_no_136-2026_1operiodo.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal e a Secretaria Municipal de Educação, a celebração de convênio com faculdades locais para ações educativas e comunitárias nos bairros.</t>
+  </si>
+  <si>
+    <t>1433</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1433/requerimento_no_137-2026_vera.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal e a Secretaria Municipal de Educação, a implementação da capoeira nas escolas da rede pública municipal.</t>
+  </si>
+  <si>
+    <t>1434</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1434/requerimento_no_138-2026_vera.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização de estudo de viabilidade para aquisição de drones, para apoio operacional da Guarda Civil Municipal (GCM)</t>
+  </si>
+  <si>
+    <t>1435</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1435/requerimento_no_139-2026_rogeria_layane_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da secretaria competente, a criação de um espaço de lazer com parque infantil no Povoado Santo Antônio, no município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1436</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1436/requerimento_no_140-2026_rogeria_layane.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal estudo de viabilidade para criação do Centro Municipal da Mulher no município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1437</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>Requer ao Senador Eann Styvenson Valentim Mendes, a destinação de emenda parlamentar para aquisição de veículos elétricos para compor a frota da Prefeitura Municipal de Parelhas.</t>
+  </si>
+  <si>
+    <t>1438</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1438/requerimento_no_142-2026_magleize.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Secretaria Municipal de Agricultura a realização de manutenção da estrada da comunidade Sussuarana II, no município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1439</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1439/requerimento_no_143-2026_magleize.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Secretaria Municipal de Educação a realização de capacitação dos profissionais da educação para identificação de sinais de abuso infantil no município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1454</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1454/requerimento_no_144-2026_zenilda.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal a adoção das medidas necessárias para realização da pavimentação do trecho da Travessa Aluízio Martins Dias, compreendido entre a Rua Dr. Mauro Duarte e a Rua Tenente João de Azevedo Dantas, por trás do Estádio Laurentino Bezerra, no município de Parelhas/RN</t>
+  </si>
+  <si>
+    <t>1455</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>Bancada do PSDB</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1455/requerimento_no_145-2026_alyson_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer a quebra de trâmites do Projeto de Resolução nº 003/2026, que dispõe sobre a criação, no âmbito da Câmara Municipal de Parelhas/RN, da Frente Parlamentar em Defesa do Projeto Seridó, para votação em turno único em regime de urgência.</t>
+  </si>
+  <si>
+    <t>1456</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1456/requerimento_no_146-2026_vera.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal, Dr. Tiago de Medeiros Almeida, e ao Secretário Municipal de Obras, Luvanor do Nascimento Enedino, a instalação de iluminação pública em LED na Rua Roberto Pereira da Silva, no bairro São Sebastião, no trecho compreendido entre o Janta Popular e a Central de Cortes do município.</t>
+  </si>
+  <si>
+    <t>1457</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1457/requerimento_no_147-2026_vera.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal, Dr. Tiago de Medeiros Almeida, e à Secretária Municipal de Saúde, Cícera Patrícia, a aquisição de uma van com capacidade para 11 lugares destinada aos serviços de saúde do município de Parelhas/RN</t>
+  </si>
+  <si>
+    <t>1458</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1458/requerimento_no_148-2026_rogeria_layane.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Secretaria de Estado da Educação e da Cultura do Governo do Estado do Rio Grande do Norte a realização de estudo técnico de viabilidade para reforma da quadra esportiva da Escola Estadual Manoel Noberto.</t>
+  </si>
+  <si>
+    <t>1459</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1459/requerimento_no_149-2026_rogeria_layane.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria competente, a realização de estudos e adoção das providências necessárias para criação da Casa do Artesão no município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1460</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1460/requerimento_no_150-2026_rogeria_layane.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo a criação do Programa “Bolsa-Atleta Municipal”, voltado ao incentivo e apoio financeiro a jovens atletas que representem Parelhas em competições esportivas locais, regionais, estaduais ou nacionais.</t>
+  </si>
+  <si>
+    <t>1461</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1461/requerimento_no_151-2026_leandro_jose.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal, Dr. Tiago de Medeiros Almeida, e à Secretária Municipal de Saúde, Cícera Patrícia, a inclusão no calendário de ações do município de atendimento itinerante de saúde nas comunidades rurais de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1463</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1463/requerimento_no_152-2026_leandro_jose.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Deputado Federal Benes Leocádio a destinação de emenda parlamentar para asfaltamento de trecho compreendido entre o “Clube Centenário e a Praça do Avião”, na Rua Cosme Luiz, no município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1465</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1465/requerimento_no_153-2026_alyson.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal a realização de levantamento acerca dos Conselhos Municipais existentes no município de Parelhas/RN, informando quantos estão devidamente ativos e em funcionamento.</t>
+  </si>
+  <si>
+    <t>1469</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1469/requerimento_no_154-2026_magleize.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Companhia de Águas e Esgotos do Rio Grande do Norte – CAERN a realização de estudo de viabilidade técnica para extensão da rede de esgotamento sanitário no cruzamento das Ruas Maria Ternas e Sérgio Matias de Azevedo, no Bairro José Clóvis, município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1470</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1470/requerimento_no_155-2026_ildecio.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal a realização de estudo técnico para utilização da área do antigo Centro de Detenção Provisória (CDP) de Parelhas/RN, visando à demolição, reestruturação e transformação do espaço em um Centro Administrativo Municipal para melhor atender a população.</t>
+  </si>
+  <si>
+    <t>1471</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1471/requerimento_no_156-2026_romiselia.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal a realização de estudo técnico visando à pavimentação da galeria situada na Rua Severino Elias Pereira, no município de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1472</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1472/requerimento_no_157-2026_1periodo.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Neoenergia Cosern a disponibilização de vagas e a inclusão do município de Parelhas/RN nos programas de qualificação profissional e cursos gratuitos ofertados pela empresa</t>
+  </si>
+  <si>
+    <t>1473</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1473/requerimento_no_158-2026_1periodo.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de Sessão Solene, em nome da Frente Parlamentar da Educação e Inclusão, em alusão ao Dia do Orgulho Autista, comemorado em 18 de junho.</t>
+  </si>
+  <si>
+    <t>1474</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1474/requerimento_no_159-2026_alyson.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal, Dr. Tiago de Medeiros Almeida, a adoção das medidas necessárias para revitalização do Portal de Entrada da cidade de Parelhas/RN, com adequação da identificação visual alusiva aos 100 anos de emancipação política do município.</t>
+  </si>
+  <si>
+    <t>1475</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1475/requerimento_no_160-2026_vera.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal de Parelhas/RN, Dr. Tiago de Medeiros Almeida, e à Secretária Municipal de Saúde, Sra. Cícera Patrícia Gambarra Dantas Messias, a aquisição de camas elétricas para as salas de estabilização do Hospital Dr. José Augusto Dantas e de 1 foco cirúrgico para a Maternidade Dr. Graciliano Lordão.</t>
+  </si>
+  <si>
+    <t>1478</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1478/requerimento_no_161-2026_alyson_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa Diretora a realização de Sessão Solene em alusão aos 100 anos de Emancipação Política do Município de Parelhas/RN</t>
+  </si>
+  <si>
+    <t>1477</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1477/req._bancada_no___115.2025_-_pedido_de_vistas_ao_ple_no_11.2025_-_emprestimo_ton_1.pdf</t>
+  </si>
+  <si>
+    <t>Concessão de vistas ao Projeto de Lei do Executivo Nº 011/2026, QUE ALTERA A LEI Nº 2.810/2025 PARA AUTERAR AS FINALIDADES DA OPERAÇÃO DE CREDITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1479</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1479/requerimento_no_163-2026_rogeria_layane.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal as providências necessárias para a implementação de uma política pública que destine 5% das vagas de trabalho oferecidas pelas empresas terceirizadas que prestam serviços ao município, para mulheres que foram vítimas de violência.</t>
+  </si>
+  <si>
+    <t>1480</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1480/requerimento_no_164-2026_1o.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Secretaria Municipal de Assistência Social, do Trabalho, da Habitação e do Esporte, a aquisição de materiais esportivos para as quadras públicas do município.</t>
+  </si>
+  <si>
+    <t>1481</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1481/requerimento_no_165-2026_vera.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal de Parelhas/RN, Dr. Tiago de Medeiros Almeida, a adoção das providências necessárias para a pavimentação asfáltica do desvio da RN-086, localizado na entrada da cidade de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1486</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>BANCADA FEMININA</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1486/requerimento_no_166-2026_bancada_feminina.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa Diretora a adoção das providências necessárias para a eleição e instituição da Presidência e da Secretaria da Frente Parlamentar de Defesa dos Direitos da Mulher da Câmara Municipal de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1488</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1488/requerimento_no_167-2026_bancada_feminina.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa Diretora a designação da Procuradora da Mulher e das Procuradoras Adjuntas para a atual legislatura, nos termos da Resolução nº 005/2023-CMP.</t>
+  </si>
+  <si>
     <t>1273</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação/Pedido de Providência</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1273/pedido_de_providencia_001-2026_1.docx</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Obras e Serviços Urbanos, a realização de manutenção no calçamento da Vila dos Pescadores.</t>
   </si>
   <si>
+    <t>1397</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1397/pedido_de_providencia_002-2026_.pdf</t>
+  </si>
+  <si>
+    <t>solicita ao Poder Executivo Municipal, por meio da Secretaria competente, a realização de serviços de limpeza e retirada de mato em frente à quadra Natanael Paulino de Sousa no Bairro Dinarte Mariz, bem como em todo o seu entorno</t>
+  </si>
+  <si>
+    <t>1462</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, solicita ao Poder Executivo Municipal a realização de serviços de iluminação pública, roçagem, corte de mato e limpeza geral da via no Sítio Maracujá, localizado no Bairro São Sebastião, mais precisamente nas proximidades da casa de axé do Pai Gilvan Rezador, no município de Parelhas.</t>
+  </si>
+  <si>
+    <t>1464</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Razões do Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1464/veto_n001.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Trata-se de solicitação encaminhada à Procuradoria Jurídica Municipal para análise de constitucionalidade e legalidade do Projeto de Lei do Legislativo nº 010/2026, que dispõe sobre a proibição do uso de escapamentos adulterados em veículos automotores no Município de Parelhas/RN, prevendo medidas administrativas de fiscalização e penalidades. Compete analisar eventual vício de iniciativa, usurpação de competência legislativa da União, afronta ao princípio da separação dos poderes e demais aspectos constitucionais pertinentes, para subsidiar decisão do Chefe do Poder Executivo quanto à sanção ou veto.</t>
+  </si>
+  <si>
     <t>1232</t>
   </si>
   <si>
     <t>PRCON</t>
   </si>
   <si>
     <t>Parecer das Comissões (CONJUNTAS)</t>
   </si>
   <si>
     <t>CCLRF e CO - Comissão de Constituição, Legislação e Redação Final e Comissão de Orçamento e Fiscalização Financei</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1232/parecer_cclrf_ple_001.2026.pdf</t>
   </si>
   <si>
     <t>Parecer ao projeto 001/2026.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1233/parecer_cclrf_ple_002.2026.pdf</t>
   </si>
   <si>
     <t>Parecer ao projeto 002/2026.</t>
@@ -1325,50 +2895,146 @@
     <t>Parecer ao Projeto do Executivo 010/2026.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>RELAT</t>
   </si>
   <si>
     <t>Relatório</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1228/estudo_de_impacto_orcamentario_e_financeiro_-_pl_no_xxx_2026_reajuste_salarial_2026_1.pdf</t>
   </si>
   <si>
     <t>ESTUDO DO IMPACTO FINANCEIRO E ORÇAMENTÁRIO REFERENTE AO PROJETO DE LEI — REAJUSTE SALARIAL EXERCÍCIO 2026.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1242/impacto_financeiro_do_magisterio_2026.pdf</t>
   </si>
   <si>
     <t>Impacto financeiro do magistério 2026.</t>
+  </si>
+  <si>
+    <t>1419</t>
+  </si>
+  <si>
+    <t>EMSUP</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1419/emenda_supressiva_no_001.2026_-_ao_prl_no_002.2026_.pdf</t>
+  </si>
+  <si>
+    <t>Suprime o parágrafo único do art. 5º do Projeto de Resolução nº 002/2026, que institui o Programa Câmara Itinerante no âmbito da Câmara Municipal de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1442</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1442/3._emenda_supressiva_no_003.2026_-_ao_inciso_iii_do_art._8o_do_pr_no_002.2026_-_camara_intinerante..pdf</t>
+  </si>
+  <si>
+    <t>Suprime o inciso III do art. 8º do Projeto de Resolução nº 002/2026, que institui o Programa Câmara Itinerante no âmbito da Câmara Municipal de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1441</t>
+  </si>
+  <si>
+    <t>EMMOD</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1441/emenda_modificativa_no_001.2026_-_ao_ple_no_015.2026_-_revoga_a_lei_municipal_no_962.2000.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 1º do Projeto de Lei do Executivo nº 015/2026, que Revoga a lei municipal nº 962/2000, de 24 de agosto de 2000, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>1342</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1342/emenda_modificativa_no_002-2026_ao_projeto_de_lei_no_0102026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da redação do inciso III e do parágrafo único do Art. 2º e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1343</t>
+  </si>
+  <si>
+    <t>EMADI</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1343/emenda_aditiva_no_001-2026_ao_projeto_de_lei_no_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta-se  o § 3º, a redação proposta para o art. 1º e seus parágrafos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1420</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1420/emenda_aditiva_no_002.2026_-_plr_no_002.2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivos ao Projeto de Resolução nº 002/2026, que institui o Programa Câmara Itinerante no âmbito da Câmara Municipal de Parelhas/RN.</t>
+  </si>
+  <si>
+    <t>1483</t>
+  </si>
+  <si>
+    <t>PLSE</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI SUBSTITUTIVO DO EXECUTIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1483/projeto_do_substitutivo_n001.2026_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>1484</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1484/projeto_do_substitutivo_n002.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR MEIO DE SUPERÁVIT FINANCEIRO NOORÇAMENTO DO MUNICÍPIO DE PARELHAS PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1672,67 +3338,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1221/projeto_de_lei_que_altera_o_art_da_lei_2853_n001.2026_oficial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1222/projeto_n002.2026_reajuste_salarial_funcionalismo_publico.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1223/projeto_de_lei_n003.2026_credito_adicional_2.089.74384.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1224/projeto_de_lei_n004.2026_credito_adicional_1.481.75800_oficial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1225/projeto_de_lei_n005.2026_credito_adicional_150.00000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1226/projeto_de_lei_n006.2026_credito_adicional_50.00000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1227/projeto_de_lei_n007.2026_selo_unicef_no_ppa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1234/projeto_n008.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1235/projeto_n009.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1236/projeto_n010.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1320/projeto_de_lei_n_011.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1321/projeto_de_lei_n012.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1332/projeto_de_lei__n013.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1333/projeto_de_lei_n014.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1261/projeto_de_lei_-__002_-_2026_-_vera_lucia.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1262/projeto_de_lei_-__003_-_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1263/projeto_de_lei_-_004-_2026_-_geova.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1274/projeto_de_lei_-__005_-_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1275/pll_no_006_.2026_-_placas_informativas_-_obras_com_recursos_proprios.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1276/pll_no_007-2026-_transparencia_sus.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1277/pll_no_008-.2026_-_publicacao_de_lista_de_servicos_ofertados_pela_agricultura.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1293/projeto_de_lei_-__009_-_2026_-_romiselia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1330/projeto_de_lei_-_010-_2026_-_ildecio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1316/projeto_de_lei_complementar_n001.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1318/projeto_de_lei_complementar_n002.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1319/projeto_de_lei_complementar_n003.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1331/projeto_de_decreto-_001-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1334/projeto_de_resolucao_001-2026-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1295/emenda_modificativa_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1229/requerimento_001.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1230/requerimento_002.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1231/requerimento_003.26.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1243/req._no__4.2026_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1244/req._no___5_.2026_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1245/req._no____6.2026_.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1250/requerimento_no_007-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1251/requerimento_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1252/requerimento_no_009-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1253/requerimento_no_10-2026_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1254/requerimento_no_011-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1255/requerimento_no_012-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1256/requerimento_no_013-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1257/requerimento_no_014-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1258/requerimento_no_015-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1259/requerimento_no_016-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1260/requerimento_no_017-2026_1o_2.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1264/requerimento_no_018-2026_1o_periodo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1265/requerimento_no_019-2026_1o_periodo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1266/requerimento_no_020-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1267/requerimento_no_021-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1268/requerimento_no_022-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1269/requerimento_no_023-2026_1o_periodo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1270/requerimento_no_024-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1271/requerimento_no_025-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1272/requerimento_no_025-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1278/requerimento_no_027-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1281/requerimento_no_028-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1282/requerimento_no_029-2026_-_geova.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1283/requerimento_no_030-2026_-_geova.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1284/requerimento_no_031-2026_romiselia.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1285/requerimento_no_032-2026_vera.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1286/requerimento_no_033-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1289/requerimento_no_036-2026_rogeria_layane.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1290/requerimento_no_037-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1291/requerimento_no_038-2026_1o_periodo.docx.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1292/requerimento_no_039-2026_leandro_jose.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1294/requerimento_no_040-2026_leandro_jose.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1296/requerimento_no_041-2026_ildecio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1297/requerimento_no_042-2026_1operiodo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1298/requerimento_no_043-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1299/requerimento_no_044-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1300/requerimento_no_045-2026_1o_periodo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1301/requerimento_no_046-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1302/requerimento_no_047-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1303/requerimento_no_048-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1304/requerimento_no_049-2026_1periodo.docx.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1306/requerimento_no_050-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1307/requerimento_no_051-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1308/requerimento_no_052-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1309/requerimento_no_053-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1310/requerimento_no_054-2026_1periodo.docx.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1311/requerimento_no_055-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1315/requerimento_no_057-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1317/requerimento_no_058-2026_leandro_jose.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1322/requerimento_no_059-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1323/requerimento_no_060-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1324/requerimento_no_061-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1325/requerimento_no_062-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1326/requerimento_no_063-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1327/requerimento_no_064-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1328/requerimento_no_065-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1329/requerimento_no_066-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1336/requerimento_no_067-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1337/requerimento_no_068-2026_1o_periodo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1273/pedido_de_providencia_001-2026_1.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1232/parecer_cclrf_ple_001.2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1233/parecer_cclrf_ple_002.2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1237/parecer_cclrf_ple_003.2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1238/parecer_cclrf_ple_004.2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1239/parecer_cclrf_ple_005.2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1240/parecer_cclrf_ple_006.2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1241/parecer_cclrf_ple_007.2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1246/parecer_coff_e_cclrf_ple_008.2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1247/parecer_coff_e_cclrf_ple_009.2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1248/parecer_coff_e_cclrf_ple_010.2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1228/estudo_de_impacto_orcamentario_e_financeiro_-_pl_no_xxx_2026_reajuste_salarial_2026_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1242/impacto_financeiro_do_magisterio_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1221/projeto_de_lei_que_altera_o_art_da_lei_2853_n001.2026_oficial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1222/projeto_n002.2026_reajuste_salarial_funcionalismo_publico.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1223/projeto_de_lei_n003.2026_credito_adicional_2.089.74384.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1224/projeto_de_lei_n004.2026_credito_adicional_1.481.75800_oficial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1225/projeto_de_lei_n005.2026_credito_adicional_150.00000.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1226/projeto_de_lei_n006.2026_credito_adicional_50.00000.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1227/projeto_de_lei_n007.2026_selo_unicef_no_ppa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1234/projeto_n008.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1235/projeto_n009.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1236/projeto_n010.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1320/projeto_de_lei_n_011.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1321/projeto_de_lei_n012.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1332/projeto_de_lei__n013.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1333/projeto_de_lei_n014.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1407/projeto_de_lei_n015.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1408/projeto_de_lei_n016.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1443/projeto_de_lei_n017.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1444/projeto_de_lei_n018_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1485/projeto_de_lei_n021.2026_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1487/projeto_de_lei_n022.2026_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1489/projeto_de_lei_n023.2026_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1476/projeto_de_lei_n024.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1490/projeto_de_lei_do_executivo_no_025.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1482/projeto_de_lei_n026.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1261/projeto_de_lei_-__002_-_2026_-_vera_lucia.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1262/projeto_de_lei_-__003_-_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1263/projeto_de_lei_-_004-_2026_-_geova.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1274/projeto_de_lei_-__005_-_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1275/pll_no_006_.2026_-_placas_informativas_-_obras_com_recursos_proprios.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1276/pll_no_007-2026-_transparencia_sus.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1277/pll_no_008-.2026_-_publicacao_de_lista_de_servicos_ofertados_pela_agricultura.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1293/projeto_de_lei_-__009_-_2026_-_romiselia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1330/projeto_de_lei_-_010-_2026_-_ildecio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1365/projeto_de_lei_-_011-_2026_-_geova.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1385/projeto_de_lei_-__012_-_2026_-_magleize.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1399/projeto_de_lei_-_013-_2026_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1409/projeto_de_lei_-__014_-_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1410/projeto_de_lei_-_015-_2026_-_leandro_jose.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1411/projeto_de_lei_-_016-_2026_-_leandro_jose.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1427/projeto_de_lei_-_017-_2026_-_ildecio.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1445/projeto_de_lei_-_018-_2026_-_leandro_jose.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1467/projeto_de_lei_-_019-_2026_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1316/projeto_de_lei_complementar_n001.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1318/projeto_de_lei_complementar_n002.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1319/projeto_de_lei_complementar_n003.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1331/projeto_de_decreto-_001-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1339/projeto_de_decreto-_002-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1340/projeto_de_decreto_-_003-2026_medalha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1341/projeto_de_decreto-_004-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1366/projeto_de_decreto-_005-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1367/projeto_de_decreto-_006-2026_-_concede_comenda.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1386/projeto_de_decreto-_007-2026_-_concede_comenda.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1428/projeto_de_decreto-__008_-_2026_-_magleize.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1429/projeto_de_decreto-__009_-_2026_-_magleize.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1446/projeto_de_decreto-_010-2026_-_titulo_de_cidadao_parelhense.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1447/projeto_de_decreto-_011-2026-_concede_titulo_de_cidadao_parelhense_a_eva.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1448/projeto_de_decreto-_012-2026-_concede_comenda_a_zoraide.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1466/projeto_de_decreto-_013-2026-_concede_titutlo_de_cidadao_a_marcelo_fernandes.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1334/projeto_de_resolucao_001-2026-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1338/projeto_de_resolucao_002-2026-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1423/projeto_de_resolucao_003-2026_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1344/substitutivo_001-2026_ao_projeto_de_lei_no_006_.2026_-_placas_informativas_-_obras_com_recursos_proprios.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1345/substitutivo_002-2026_ao__projeto_de_lei__no_007-2026-_transparencia_sus.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1346/substitutivo_003-2026_ao_projeto_de_lei_no_008-.2026_-_publicacao_de_lista_de_servicos_ofertados_pela_agricultura.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1295/emenda_modificativa_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1440/1._subemenda_modificativa_no_001.20626_a_emenda_aditiva_no_002.2026_-_pr_no_002.2026_-_cria_a_camara_intinerante.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1229/requerimento_001.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1230/requerimento_002.2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1231/requerimento_003.26.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1243/req._no__4.2026_.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1244/req._no___5_.2026_.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1245/req._no____6.2026_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1250/requerimento_no_007-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1251/requerimento_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1252/requerimento_no_009-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1253/requerimento_no_10-2026_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1254/requerimento_no_011-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1255/requerimento_no_012-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1256/requerimento_no_013-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1257/requerimento_no_014-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1258/requerimento_no_015-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1259/requerimento_no_016-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1260/requerimento_no_017-2026_1o_2.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1264/requerimento_no_018-2026_1o_periodo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1265/requerimento_no_019-2026_1o_periodo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1266/requerimento_no_020-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1267/requerimento_no_021-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1268/requerimento_no_022-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1269/requerimento_no_023-2026_1o_periodo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1270/requerimento_no_024-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1271/requerimento_no_025-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1272/requerimento_no_025-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1278/requerimento_no_027-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1281/requerimento_no_028-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1282/requerimento_no_029-2026_-_geova.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1283/requerimento_no_030-2026_-_geova.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1284/requerimento_no_031-2026_romiselia.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1285/requerimento_no_032-2026_vera.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1286/requerimento_no_033-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1289/requerimento_no_036-2026_rogeria_layane.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1290/requerimento_no_037-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1291/requerimento_no_038-2026_1o_periodo.docx.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1292/requerimento_no_039-2026_leandro_jose.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1294/requerimento_no_040-2026_leandro_jose.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1296/requerimento_no_041-2026_ildecio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1297/requerimento_no_042-2026_1operiodo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1298/requerimento_no_043-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1299/requerimento_no_044-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1300/requerimento_no_045-2026_alyson.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1301/requerimento_no_046-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1302/requerimento_no_047-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1303/requerimento_no_048-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1304/requerimento_no_049-2026_1periodo.docx.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1306/requerimento_no_050-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1307/requerimento_no_051-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1308/requerimento_no_052-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1309/requerimento_no_053-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1310/requerimento_no_054-2026_1periodo.docx.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1311/requerimento_no_055-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1315/requerimento_no_057-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1317/requerimento_no_058-2026_leandro_jose.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1322/requerimento_no_059-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1323/requerimento_no_060-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1324/requerimento_no_061-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1325/requerimento_no_062-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1326/requerimento_no_063.2026-_vera.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1327/requerimento_no_064-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1328/requerimento_no_065-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1329/requerimento_no_066-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1336/requerimento_no_067-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1337/requerimento_no_068-2026_1o_periodo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1347/requerimento_no_069-2026_-_geova.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1348/requerimento_no_070-2026_leandro_jose.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1349/copia_de_requerimento_no_071-2026_leandro_jose_1.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1350/requerimento_no_072-2026_leandro_jose.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1351/requerimento_no_073-2026_alyson.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1352/requerimento_no_074-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1353/requerimento_no_075-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1354/requerimento_no_076-2026_romiselia.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1355/requerimento_no_077-2026_magleize.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1356/requerimento_no_078-2026_magleize.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1357/requerimento_no_079-2026_alyson.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1358/requerimento_no_080-2026_1o_periodo.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1359/requerimento_no_081-2026_ildecio.docx.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1360/requerimento_no_082-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1361/requerimento_no_083-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1362/requerimento_no_084-2026_rogeria_layane.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1363/requerimento_no_085-2026_1o_periodo.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1364/req._no___086-2026_-_solicita_suspensao_e_pedido_de_vistas_aos_ple_no_12.2026_e_ao_plc_no_002.2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1368/requerimento_no_087-2026_romiselia.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1369/requerimento_no_088-2026_romiselia.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1370/requerimento_no_089-2026_romiselia.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1371/requerimento_no_090-2026_-_geova.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1372/requerimento_no_091-2026_magleize.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1373/requerimento_no_092-2026_magleize.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1374/requerimento_no_093-2026_magleize.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1375/requerimento_no_094-2026_rogeria_layane.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1376/requerimento_no_095-2026_rogeria_layane.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1377/requerimento_no_096-2026_leandro_jose.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1378/requerimento_no_097-2026_zenilda.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1379/requerimento_no_098-2026_zenilda.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1380/requerimento_no_099-2026_1o_periodo_-_retida_de_projeto_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1381/requerimento_no_100-2026_vera.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1382/requerimento_no_101-2026_vera.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1383/requerimento_no_102-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1384/requerimento_no_103-2026_ildecio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1387/requerimento_no_104-2026_magleize.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1388/requerimento_no_105-2026_magleize.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1389/requerimento_no_106-2026_rogeria_layane_e_ton.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1390/requerimento_no_107-2026_ildecio.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1391/requerimento_no_108-2026_ildecio.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1392/requerimento_no_109-2026_romiselia_e_ton.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1393/requerimento_no_110-2026_romiselia.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1395/requerimento_no_112-2026_rogeria_layane.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1396/requerimento_no_113-2026_zenilda.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1398/requerimento_no_114-2026_alyson.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1400/requerimento_no_115-2026_ildecio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1401/requerimento_no_116-2026_magleize.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1402/requerimento_no_117-2026_rogeria_layane.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1403/requerimento_no_118-2026_rogeria_layane.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1404/requerimento_no_119-2026_rogeria_layane.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1405/requerimento_no_120-2026_zenilda.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1406/requerimento_no121-2026_leandro_jose.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1412/requerimento_no_122-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1413/requerimento_no_123-2026_ildecio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1414/requerimento_no_124-2026_rogeria_layane.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1415/requerimento_no_125-2026_1_periodo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1416/requerimento_no_126-2026_alyson.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1417/requerimento_no_127-2026_alyson.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1418/requerimento_no_128-2026_-_geova.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1421/requerimento_no_129-2026_romiselia.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1422/requerimento_no_130-2026_romiselia.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1424/requerimento_no_131-2026_rogeria_layane.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1425/requerimento_no_132-2026_rogeria_layane.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1426/requerimento_no_133-2026_romiselia.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1430/requerimento_no_134-2026_alyson.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1431/requerimento_no_135-2026_alyson.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1432/requerimento_no_136-2026_1operiodo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1433/requerimento_no_137-2026_vera.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1434/requerimento_no_138-2026_vera.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1435/requerimento_no_139-2026_rogeria_layane_1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1436/requerimento_no_140-2026_rogeria_layane.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1438/requerimento_no_142-2026_magleize.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1439/requerimento_no_143-2026_magleize.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1454/requerimento_no_144-2026_zenilda.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1455/requerimento_no_145-2026_alyson_1.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1456/requerimento_no_146-2026_vera.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1457/requerimento_no_147-2026_vera.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1458/requerimento_no_148-2026_rogeria_layane.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1459/requerimento_no_149-2026_rogeria_layane.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1460/requerimento_no_150-2026_rogeria_layane.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1461/requerimento_no_151-2026_leandro_jose.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1463/requerimento_no_152-2026_leandro_jose.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1465/requerimento_no_153-2026_alyson.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1469/requerimento_no_154-2026_magleize.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1470/requerimento_no_155-2026_ildecio.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1471/requerimento_no_156-2026_romiselia.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1472/requerimento_no_157-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1473/requerimento_no_158-2026_1periodo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1474/requerimento_no_159-2026_alyson.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1475/requerimento_no_160-2026_vera.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1478/requerimento_no_161-2026_alyson_1.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1477/req._bancada_no___115.2025_-_pedido_de_vistas_ao_ple_no_11.2025_-_emprestimo_ton_1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1479/requerimento_no_163-2026_rogeria_layane.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1480/requerimento_no_164-2026_1o.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1481/requerimento_no_165-2026_vera.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1486/requerimento_no_166-2026_bancada_feminina.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1488/requerimento_no_167-2026_bancada_feminina.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1273/pedido_de_providencia_001-2026_1.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1397/pedido_de_providencia_002-2026_.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1464/veto_n001.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1232/parecer_cclrf_ple_001.2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1233/parecer_cclrf_ple_002.2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1237/parecer_cclrf_ple_003.2026.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1238/parecer_cclrf_ple_004.2026.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1239/parecer_cclrf_ple_005.2026.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1240/parecer_cclrf_ple_006.2026.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1241/parecer_cclrf_ple_007.2026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1246/parecer_coff_e_cclrf_ple_008.2026.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1247/parecer_coff_e_cclrf_ple_009.2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1248/parecer_coff_e_cclrf_ple_010.2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1228/estudo_de_impacto_orcamentario_e_financeiro_-_pl_no_xxx_2026_reajuste_salarial_2026_1.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1242/impacto_financeiro_do_magisterio_2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1419/emenda_supressiva_no_001.2026_-_ao_prl_no_002.2026_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1442/3._emenda_supressiva_no_003.2026_-_ao_inciso_iii_do_art._8o_do_pr_no_002.2026_-_camara_intinerante..pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1441/emenda_modificativa_no_001.2026_-_ao_ple_no_015.2026_-_revoga_a_lei_municipal_no_962.2000.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1342/emenda_modificativa_no_002-2026_ao_projeto_de_lei_no_0102026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1343/emenda_aditiva_no_001-2026_ao_projeto_de_lei_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1420/emenda_aditiva_no_002.2026_-_plr_no_002.2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1483/projeto_do_substitutivo_n001.2026_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2026/1484/projeto_do_substitutivo_n002.2026_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H112"/>
+  <dimension ref="A1:H259"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="40.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="105" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="156.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="184.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2090,2562 +3756,6384 @@
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H15" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>64</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="D16" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="F16" t="s">
+      <c r="H16" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>69</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B17" t="s">
-[...11 lines deleted...]
-      <c r="F17" t="s">
+      <c r="H17" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>73</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B18" t="s">
-[...11 lines deleted...]
-      <c r="F18" t="s">
+      <c r="H18" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B19" t="s">
-[...11 lines deleted...]
-      <c r="F19" t="s">
+      <c r="H19" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>81</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B20" t="s">
-[...14 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>85</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="G21" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>88</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B22" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B23" t="s">
-[...14 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>95</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>99</v>
       </c>
-      <c r="B25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H25" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>102</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>10</v>
       </c>
       <c r="D26" t="s">
         <v>103</v>
       </c>
       <c r="E26" t="s">
         <v>104</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>105</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>17</v>
       </c>
       <c r="D27" t="s">
         <v>103</v>
       </c>
       <c r="E27" t="s">
         <v>104</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>109</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H27" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>21</v>
       </c>
       <c r="D28" t="s">
         <v>103</v>
       </c>
       <c r="E28" t="s">
         <v>104</v>
       </c>
       <c r="F28" t="s">
-        <v>13</v>
+        <v>113</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="H28" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D29" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="E29" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="F29" t="s">
-        <v>96</v>
+        <v>117</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D30" t="s">
-        <v>119</v>
+        <v>103</v>
       </c>
       <c r="E30" t="s">
-        <v>120</v>
+        <v>104</v>
       </c>
       <c r="F30" t="s">
+        <v>113</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>123</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>31</v>
+      </c>
+      <c r="D31" t="s">
+        <v>103</v>
+      </c>
+      <c r="E31" t="s">
+        <v>104</v>
+      </c>
+      <c r="F31" t="s">
         <v>124</v>
       </c>
-      <c r="B31" t="s">
-[...5 lines deleted...]
-      <c r="D31" t="s">
+      <c r="G31" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="E31" t="s">
+      <c r="H31" t="s">
         <v>126</v>
-      </c>
-[...7 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="D32" t="s">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="E32" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="F32" t="s">
-        <v>86</v>
+        <v>124</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="H32" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="D33" t="s">
+        <v>103</v>
+      </c>
+      <c r="E33" t="s">
+        <v>104</v>
+      </c>
+      <c r="F33" t="s">
+        <v>124</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="E33" t="s">
+      <c r="H33" t="s">
         <v>132</v>
-      </c>
-[...7 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="D34" t="s">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="E34" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="F34" t="s">
-        <v>86</v>
+        <v>134</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="H34" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="D35" t="s">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="E35" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="F35" t="s">
-        <v>142</v>
+        <v>105</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="H35" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="D36" t="s">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="E36" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="F36" t="s">
+        <v>117</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H36" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="D37" t="s">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="E37" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="F37" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="H37" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="D38" t="s">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="E38" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="F38" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="H38" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>38</v>
+        <v>62</v>
       </c>
       <c r="D39" t="s">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="E39" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="F39" t="s">
+        <v>113</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="G39" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H39" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="D40" t="s">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="E40" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="F40" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="H40" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="D41" t="s">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="E41" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="F41" t="s">
-        <v>75</v>
+        <v>155</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="H41" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="D42" t="s">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="E42" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="F42" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="H42" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="D43" t="s">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="E43" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="F43" t="s">
-        <v>67</v>
+        <v>155</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="H43" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>58</v>
+        <v>168</v>
       </c>
       <c r="D44" t="s">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="E44" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="F44" t="s">
-        <v>96</v>
+        <v>148</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="H44" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>171</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" t="s">
+        <v>172</v>
+      </c>
+      <c r="E45" t="s">
+        <v>173</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="B45" t="s">
-[...11 lines deleted...]
-      <c r="F45" t="s">
+      <c r="H45" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>176</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>17</v>
+      </c>
+      <c r="D46" t="s">
+        <v>172</v>
+      </c>
+      <c r="E46" t="s">
+        <v>173</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H46" t="s">
         <v>178</v>
-      </c>
-[...19 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>183</v>
+        <v>21</v>
       </c>
       <c r="D47" t="s">
-        <v>131</v>
+        <v>172</v>
       </c>
       <c r="E47" t="s">
-        <v>132</v>
+        <v>173</v>
       </c>
       <c r="F47" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="H47" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>182</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" t="s">
+        <v>183</v>
+      </c>
+      <c r="E48" t="s">
+        <v>184</v>
+      </c>
+      <c r="F48" t="s">
+        <v>134</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H48" t="s">
         <v>186</v>
-      </c>
-[...19 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>191</v>
+        <v>17</v>
       </c>
       <c r="D49" t="s">
-        <v>131</v>
+        <v>183</v>
       </c>
       <c r="E49" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="F49" t="s">
-        <v>192</v>
+        <v>105</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="H49" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>196</v>
+        <v>21</v>
       </c>
       <c r="D50" t="s">
-        <v>131</v>
+        <v>183</v>
       </c>
       <c r="E50" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="F50" t="s">
+        <v>105</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H50" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>200</v>
+        <v>25</v>
       </c>
       <c r="D51" t="s">
-        <v>131</v>
+        <v>183</v>
       </c>
       <c r="E51" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="F51" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="H51" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>204</v>
+        <v>28</v>
       </c>
       <c r="D52" t="s">
-        <v>131</v>
+        <v>183</v>
       </c>
       <c r="E52" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="F52" t="s">
-        <v>75</v>
+        <v>109</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="H52" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>208</v>
+        <v>31</v>
       </c>
       <c r="D53" t="s">
-        <v>131</v>
+        <v>183</v>
       </c>
       <c r="E53" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="F53" t="s">
-        <v>175</v>
+        <v>105</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="H53" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>212</v>
+        <v>34</v>
       </c>
       <c r="D54" t="s">
-        <v>131</v>
+        <v>183</v>
       </c>
       <c r="E54" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="F54" t="s">
-        <v>175</v>
+        <v>105</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="H54" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>216</v>
+        <v>38</v>
       </c>
       <c r="D55" t="s">
-        <v>131</v>
+        <v>183</v>
       </c>
       <c r="E55" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="F55" t="s">
-        <v>67</v>
+        <v>144</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>217</v>
+        <v>206</v>
       </c>
       <c r="H55" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>220</v>
+        <v>42</v>
       </c>
       <c r="D56" t="s">
-        <v>131</v>
+        <v>183</v>
       </c>
       <c r="E56" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="F56" t="s">
-        <v>165</v>
+        <v>144</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="H56" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>224</v>
+        <v>46</v>
       </c>
       <c r="D57" t="s">
-        <v>131</v>
+        <v>183</v>
       </c>
       <c r="E57" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="F57" t="s">
-        <v>152</v>
+        <v>105</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>225</v>
+        <v>212</v>
       </c>
       <c r="H57" t="s">
-        <v>226</v>
+        <v>213</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>228</v>
+        <v>50</v>
       </c>
       <c r="D58" t="s">
-        <v>131</v>
+        <v>183</v>
       </c>
       <c r="E58" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="F58" t="s">
-        <v>192</v>
+        <v>215</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>229</v>
+        <v>216</v>
       </c>
       <c r="H58" t="s">
-        <v>230</v>
+        <v>217</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>232</v>
+        <v>54</v>
       </c>
       <c r="D59" t="s">
-        <v>131</v>
+        <v>183</v>
       </c>
       <c r="E59" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="F59" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="H59" t="s">
-        <v>234</v>
+        <v>220</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>235</v>
+        <v>221</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>236</v>
+        <v>58</v>
       </c>
       <c r="D60" t="s">
-        <v>131</v>
+        <v>183</v>
       </c>
       <c r="E60" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="F60" t="s">
-        <v>79</v>
+        <v>215</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="H60" t="s">
-        <v>238</v>
+        <v>223</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>239</v>
+        <v>224</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>240</v>
+        <v>10</v>
       </c>
       <c r="D61" t="s">
-        <v>131</v>
+        <v>225</v>
       </c>
       <c r="E61" t="s">
-        <v>132</v>
+        <v>226</v>
       </c>
       <c r="F61" t="s">
-        <v>79</v>
+        <v>227</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="H61" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>244</v>
+        <v>17</v>
       </c>
       <c r="D62" t="s">
-        <v>131</v>
+        <v>225</v>
       </c>
       <c r="E62" t="s">
-        <v>132</v>
+        <v>226</v>
       </c>
       <c r="F62" t="s">
-        <v>96</v>
+        <v>227</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="H62" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>248</v>
+        <v>21</v>
       </c>
       <c r="D63" t="s">
-        <v>131</v>
+        <v>225</v>
       </c>
       <c r="E63" t="s">
-        <v>132</v>
+        <v>226</v>
       </c>
       <c r="F63" t="s">
-        <v>71</v>
+        <v>148</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="H63" t="s">
-        <v>250</v>
+        <v>235</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>251</v>
+        <v>236</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>252</v>
+        <v>10</v>
       </c>
       <c r="D64" t="s">
-        <v>131</v>
+        <v>237</v>
       </c>
       <c r="E64" t="s">
-        <v>132</v>
+        <v>238</v>
       </c>
       <c r="F64" t="s">
-        <v>165</v>
+        <v>124</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="H64" t="s">
-        <v>254</v>
+        <v>240</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>256</v>
+        <v>17</v>
       </c>
       <c r="D65" t="s">
-        <v>131</v>
+        <v>237</v>
       </c>
       <c r="E65" t="s">
-        <v>132</v>
+        <v>238</v>
       </c>
       <c r="F65" t="s">
-        <v>96</v>
+        <v>124</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>68</v>
+        <v>242</v>
       </c>
       <c r="H65" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>259</v>
+        <v>21</v>
       </c>
       <c r="D66" t="s">
-        <v>131</v>
+        <v>237</v>
       </c>
       <c r="E66" t="s">
-        <v>132</v>
+        <v>238</v>
       </c>
       <c r="F66" t="s">
-        <v>75</v>
+        <v>124</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>68</v>
+        <v>245</v>
       </c>
       <c r="H66" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>261</v>
+        <v>247</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>262</v>
+        <v>10</v>
       </c>
       <c r="D67" t="s">
-        <v>131</v>
+        <v>248</v>
       </c>
       <c r="E67" t="s">
-        <v>132</v>
+        <v>249</v>
       </c>
       <c r="F67" t="s">
-        <v>75</v>
+        <v>250</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
       <c r="H67" t="s">
-        <v>264</v>
+        <v>252</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>266</v>
+        <v>10</v>
       </c>
       <c r="D68" t="s">
-        <v>131</v>
+        <v>254</v>
       </c>
       <c r="E68" t="s">
-        <v>132</v>
+        <v>255</v>
       </c>
       <c r="F68" t="s">
-        <v>175</v>
+        <v>124</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>267</v>
+        <v>256</v>
       </c>
       <c r="H68" t="s">
-        <v>268</v>
+        <v>257</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>270</v>
+        <v>10</v>
       </c>
       <c r="D69" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E69" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F69" t="s">
-        <v>175</v>
+        <v>124</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="H69" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>274</v>
+        <v>17</v>
       </c>
       <c r="D70" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E70" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F70" t="s">
-        <v>152</v>
+        <v>124</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>275</v>
+        <v>264</v>
       </c>
       <c r="H70" t="s">
-        <v>276</v>
+        <v>265</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>277</v>
+        <v>266</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>278</v>
+        <v>21</v>
       </c>
       <c r="D71" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E71" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F71" t="s">
-        <v>152</v>
+        <v>124</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
       <c r="H71" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>282</v>
+        <v>25</v>
       </c>
       <c r="D72" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E72" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F72" t="s">
-        <v>67</v>
+        <v>270</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="H72" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>286</v>
+        <v>28</v>
       </c>
       <c r="D73" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E73" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F73" t="s">
-        <v>71</v>
+        <v>270</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>287</v>
+        <v>274</v>
       </c>
       <c r="H73" t="s">
-        <v>288</v>
+        <v>275</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>289</v>
+        <v>276</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>290</v>
+        <v>31</v>
       </c>
       <c r="D74" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E74" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F74" t="s">
-        <v>175</v>
+        <v>270</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>291</v>
+        <v>277</v>
       </c>
       <c r="H74" t="s">
-        <v>292</v>
+        <v>278</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>293</v>
+        <v>279</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>294</v>
+        <v>34</v>
       </c>
       <c r="D75" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E75" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F75" t="s">
-        <v>175</v>
+        <v>155</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>295</v>
+        <v>280</v>
       </c>
       <c r="H75" t="s">
-        <v>296</v>
+        <v>281</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>297</v>
+        <v>282</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>298</v>
+        <v>38</v>
       </c>
       <c r="D76" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E76" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F76" t="s">
-        <v>175</v>
+        <v>155</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>299</v>
+        <v>283</v>
       </c>
       <c r="H76" t="s">
-        <v>300</v>
+        <v>284</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>301</v>
+        <v>285</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>302</v>
+        <v>42</v>
       </c>
       <c r="D77" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E77" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F77" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>303</v>
+        <v>286</v>
       </c>
       <c r="H77" t="s">
-        <v>304</v>
+        <v>287</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>305</v>
+        <v>288</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>306</v>
+        <v>46</v>
       </c>
       <c r="D78" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E78" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F78" t="s">
-        <v>152</v>
+        <v>113</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="H78" t="s">
-        <v>308</v>
+        <v>290</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>309</v>
+        <v>291</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>310</v>
+        <v>50</v>
       </c>
       <c r="D79" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E79" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F79" t="s">
-        <v>165</v>
+        <v>144</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>311</v>
+        <v>292</v>
       </c>
       <c r="H79" t="s">
-        <v>312</v>
+        <v>293</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>313</v>
+        <v>294</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>314</v>
+        <v>54</v>
       </c>
       <c r="D80" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E80" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F80" t="s">
-        <v>75</v>
+        <v>105</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>315</v>
+        <v>295</v>
       </c>
       <c r="H80" t="s">
-        <v>316</v>
+        <v>296</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>317</v>
+        <v>297</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>318</v>
+        <v>58</v>
       </c>
       <c r="D81" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E81" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F81" t="s">
-        <v>75</v>
+        <v>134</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>319</v>
+        <v>298</v>
       </c>
       <c r="H81" t="s">
-        <v>320</v>
+        <v>299</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>321</v>
+        <v>300</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>322</v>
+        <v>62</v>
       </c>
       <c r="D82" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E82" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F82" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>323</v>
+        <v>301</v>
       </c>
       <c r="H82" t="s">
-        <v>324</v>
+        <v>302</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>325</v>
+        <v>303</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>326</v>
+        <v>65</v>
       </c>
       <c r="D83" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E83" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F83" t="s">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>327</v>
+        <v>304</v>
       </c>
       <c r="H83" t="s">
-        <v>328</v>
+        <v>305</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>329</v>
+        <v>306</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>330</v>
+        <v>69</v>
       </c>
       <c r="D84" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E84" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F84" t="s">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>331</v>
+        <v>307</v>
       </c>
       <c r="H84" t="s">
-        <v>332</v>
+        <v>308</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>333</v>
+        <v>309</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>334</v>
+        <v>73</v>
       </c>
       <c r="D85" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E85" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F85" t="s">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>335</v>
+        <v>310</v>
       </c>
       <c r="H85" t="s">
-        <v>336</v>
+        <v>311</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>337</v>
+        <v>312</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>338</v>
+        <v>77</v>
       </c>
       <c r="D86" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E86" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F86" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>339</v>
+        <v>313</v>
       </c>
       <c r="H86" t="s">
-        <v>340</v>
+        <v>314</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>341</v>
+        <v>315</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>342</v>
+        <v>168</v>
       </c>
       <c r="D87" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E87" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F87" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>68</v>
+        <v>316</v>
       </c>
       <c r="H87" t="s">
-        <v>343</v>
+        <v>317</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>344</v>
+        <v>318</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>345</v>
+        <v>319</v>
       </c>
       <c r="D88" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E88" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F88" t="s">
-        <v>67</v>
+        <v>144</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>346</v>
+        <v>320</v>
       </c>
       <c r="H88" t="s">
-        <v>347</v>
+        <v>321</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>348</v>
+        <v>322</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>349</v>
+        <v>81</v>
       </c>
       <c r="D89" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E89" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F89" t="s">
-        <v>152</v>
+        <v>113</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>350</v>
+        <v>323</v>
       </c>
       <c r="H89" t="s">
-        <v>351</v>
+        <v>324</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>352</v>
+        <v>325</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>353</v>
+        <v>85</v>
       </c>
       <c r="D90" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E90" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F90" t="s">
-        <v>175</v>
+        <v>148</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>354</v>
+        <v>326</v>
       </c>
       <c r="H90" t="s">
-        <v>355</v>
+        <v>327</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>356</v>
+        <v>328</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>357</v>
+        <v>88</v>
       </c>
       <c r="D91" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E91" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F91" t="s">
-        <v>175</v>
+        <v>148</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>358</v>
+        <v>329</v>
       </c>
       <c r="H91" t="s">
-        <v>359</v>
+        <v>330</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>360</v>
+        <v>331</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>361</v>
+        <v>91</v>
       </c>
       <c r="D92" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E92" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F92" t="s">
-        <v>175</v>
+        <v>105</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>362</v>
+        <v>332</v>
       </c>
       <c r="H92" t="s">
-        <v>363</v>
+        <v>333</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>364</v>
+        <v>334</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>365</v>
+        <v>95</v>
       </c>
       <c r="D93" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E93" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F93" t="s">
-        <v>71</v>
+        <v>144</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>366</v>
+        <v>335</v>
       </c>
       <c r="H93" t="s">
-        <v>367</v>
+        <v>336</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>368</v>
+        <v>337</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>369</v>
+        <v>99</v>
       </c>
       <c r="D94" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E94" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F94" t="s">
-        <v>71</v>
+        <v>155</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>370</v>
+        <v>338</v>
       </c>
       <c r="H94" t="s">
-        <v>371</v>
+        <v>339</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>372</v>
+        <v>340</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>373</v>
+        <v>341</v>
       </c>
       <c r="D95" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E95" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F95" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>374</v>
+        <v>342</v>
       </c>
       <c r="H95" t="s">
-        <v>375</v>
+        <v>343</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>376</v>
+        <v>344</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>377</v>
+        <v>345</v>
       </c>
       <c r="D96" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E96" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F96" t="s">
-        <v>192</v>
+        <v>144</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>378</v>
+        <v>346</v>
       </c>
       <c r="H96" t="s">
-        <v>379</v>
+        <v>347</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>380</v>
+        <v>348</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>381</v>
+        <v>349</v>
       </c>
       <c r="D97" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E97" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F97" t="s">
-        <v>192</v>
+        <v>117</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>382</v>
+        <v>350</v>
       </c>
       <c r="H97" t="s">
-        <v>383</v>
+        <v>351</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>384</v>
+        <v>352</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>385</v>
+        <v>353</v>
       </c>
       <c r="D98" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E98" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F98" t="s">
-        <v>165</v>
+        <v>117</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>386</v>
+        <v>354</v>
       </c>
       <c r="H98" t="s">
-        <v>387</v>
+        <v>355</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>388</v>
+        <v>356</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>389</v>
+        <v>357</v>
       </c>
       <c r="D99" t="s">
-        <v>131</v>
+        <v>259</v>
       </c>
       <c r="E99" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="F99" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>390</v>
+        <v>358</v>
       </c>
       <c r="H99" t="s">
-        <v>391</v>
+        <v>359</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>392</v>
+        <v>360</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>10</v>
+        <v>361</v>
       </c>
       <c r="D100" t="s">
-        <v>393</v>
+        <v>259</v>
       </c>
       <c r="E100" t="s">
-        <v>394</v>
+        <v>260</v>
       </c>
       <c r="F100" t="s">
-        <v>75</v>
+        <v>109</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>395</v>
+        <v>362</v>
       </c>
       <c r="H100" t="s">
-        <v>396</v>
+        <v>363</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>397</v>
+        <v>364</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>10</v>
+        <v>365</v>
       </c>
       <c r="D101" t="s">
-        <v>398</v>
+        <v>259</v>
       </c>
       <c r="E101" t="s">
-        <v>399</v>
+        <v>260</v>
       </c>
       <c r="F101" t="s">
-        <v>400</v>
+        <v>144</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>401</v>
+        <v>366</v>
       </c>
       <c r="H101" t="s">
-        <v>402</v>
+        <v>367</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>403</v>
+        <v>368</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>17</v>
+        <v>369</v>
       </c>
       <c r="D102" t="s">
-        <v>398</v>
+        <v>259</v>
       </c>
       <c r="E102" t="s">
-        <v>399</v>
+        <v>260</v>
       </c>
       <c r="F102" t="s">
-        <v>400</v>
+        <v>134</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>404</v>
+        <v>106</v>
       </c>
       <c r="H102" t="s">
-        <v>405</v>
+        <v>370</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>406</v>
+        <v>371</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>21</v>
+        <v>372</v>
       </c>
       <c r="D103" t="s">
-        <v>398</v>
+        <v>259</v>
       </c>
       <c r="E103" t="s">
-        <v>399</v>
+        <v>260</v>
       </c>
       <c r="F103" t="s">
-        <v>400</v>
+        <v>113</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>407</v>
+        <v>106</v>
       </c>
       <c r="H103" t="s">
-        <v>408</v>
+        <v>373</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>409</v>
+        <v>374</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>25</v>
+        <v>375</v>
       </c>
       <c r="D104" t="s">
-        <v>398</v>
+        <v>259</v>
       </c>
       <c r="E104" t="s">
-        <v>399</v>
+        <v>260</v>
       </c>
       <c r="F104" t="s">
-        <v>400</v>
+        <v>113</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>410</v>
+        <v>376</v>
       </c>
       <c r="H104" t="s">
-        <v>411</v>
+        <v>377</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>412</v>
+        <v>378</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>28</v>
+        <v>379</v>
       </c>
       <c r="D105" t="s">
-        <v>398</v>
+        <v>259</v>
       </c>
       <c r="E105" t="s">
-        <v>399</v>
+        <v>260</v>
       </c>
       <c r="F105" t="s">
-        <v>400</v>
+        <v>148</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>413</v>
+        <v>380</v>
       </c>
       <c r="H105" t="s">
-        <v>414</v>
+        <v>381</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>415</v>
+        <v>382</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>31</v>
+        <v>383</v>
       </c>
       <c r="D106" t="s">
-        <v>398</v>
+        <v>259</v>
       </c>
       <c r="E106" t="s">
-        <v>399</v>
+        <v>260</v>
       </c>
       <c r="F106" t="s">
-        <v>400</v>
+        <v>148</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>416</v>
+        <v>384</v>
       </c>
       <c r="H106" t="s">
-        <v>417</v>
+        <v>385</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>418</v>
+        <v>386</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>34</v>
+        <v>387</v>
       </c>
       <c r="D107" t="s">
-        <v>398</v>
+        <v>259</v>
       </c>
       <c r="E107" t="s">
-        <v>399</v>
+        <v>260</v>
       </c>
       <c r="F107" t="s">
-        <v>400</v>
+        <v>155</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>419</v>
+        <v>388</v>
       </c>
       <c r="H107" t="s">
-        <v>420</v>
+        <v>389</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>421</v>
+        <v>390</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>38</v>
+        <v>391</v>
       </c>
       <c r="D108" t="s">
-        <v>398</v>
+        <v>259</v>
       </c>
       <c r="E108" t="s">
-        <v>399</v>
+        <v>260</v>
       </c>
       <c r="F108" t="s">
-        <v>400</v>
+        <v>155</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>422</v>
+        <v>392</v>
       </c>
       <c r="H108" t="s">
-        <v>423</v>
+        <v>393</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>424</v>
+        <v>394</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>42</v>
+        <v>395</v>
       </c>
       <c r="D109" t="s">
-        <v>398</v>
+        <v>259</v>
       </c>
       <c r="E109" t="s">
-        <v>399</v>
+        <v>260</v>
       </c>
       <c r="F109" t="s">
-        <v>400</v>
+        <v>105</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>425</v>
+        <v>396</v>
       </c>
       <c r="H109" t="s">
-        <v>426</v>
+        <v>397</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>427</v>
+        <v>398</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>46</v>
+        <v>399</v>
       </c>
       <c r="D110" t="s">
-        <v>398</v>
+        <v>259</v>
       </c>
       <c r="E110" t="s">
-        <v>399</v>
+        <v>260</v>
       </c>
       <c r="F110" t="s">
+        <v>109</v>
+      </c>
+      <c r="G110" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="G110" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H110" t="s">
-        <v>429</v>
+        <v>401</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>430</v>
+        <v>402</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>10</v>
+        <v>403</v>
       </c>
       <c r="D111" t="s">
-        <v>431</v>
+        <v>259</v>
       </c>
       <c r="E111" t="s">
-        <v>432</v>
+        <v>260</v>
       </c>
       <c r="F111" t="s">
-        <v>13</v>
+        <v>148</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>433</v>
+        <v>404</v>
       </c>
       <c r="H111" t="s">
-        <v>434</v>
+        <v>405</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>406</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>407</v>
+      </c>
+      <c r="D112" t="s">
+        <v>259</v>
+      </c>
+      <c r="E112" t="s">
+        <v>260</v>
+      </c>
+      <c r="F112" t="s">
+        <v>148</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H112" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>410</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>411</v>
+      </c>
+      <c r="D113" t="s">
+        <v>259</v>
+      </c>
+      <c r="E113" t="s">
+        <v>260</v>
+      </c>
+      <c r="F113" t="s">
+        <v>148</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H113" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>414</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>415</v>
+      </c>
+      <c r="D114" t="s">
+        <v>259</v>
+      </c>
+      <c r="E114" t="s">
+        <v>260</v>
+      </c>
+      <c r="F114" t="s">
+        <v>155</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H114" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>418</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>419</v>
+      </c>
+      <c r="D115" t="s">
+        <v>259</v>
+      </c>
+      <c r="E115" t="s">
+        <v>260</v>
+      </c>
+      <c r="F115" t="s">
+        <v>155</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H115" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>422</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>423</v>
+      </c>
+      <c r="D116" t="s">
+        <v>259</v>
+      </c>
+      <c r="E116" t="s">
+        <v>260</v>
+      </c>
+      <c r="F116" t="s">
+        <v>144</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H116" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>426</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>427</v>
+      </c>
+      <c r="D117" t="s">
+        <v>259</v>
+      </c>
+      <c r="E117" t="s">
+        <v>260</v>
+      </c>
+      <c r="F117" t="s">
+        <v>113</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H117" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>430</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>431</v>
+      </c>
+      <c r="D118" t="s">
+        <v>259</v>
+      </c>
+      <c r="E118" t="s">
+        <v>260</v>
+      </c>
+      <c r="F118" t="s">
+        <v>113</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H118" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>434</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
         <v>435</v>
       </c>
-      <c r="B112" t="s">
-[...2 lines deleted...]
-      <c r="C112" t="s">
+      <c r="D119" t="s">
+        <v>259</v>
+      </c>
+      <c r="E119" t="s">
+        <v>260</v>
+      </c>
+      <c r="F119" t="s">
+        <v>270</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H119" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>438</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>439</v>
+      </c>
+      <c r="D120" t="s">
+        <v>259</v>
+      </c>
+      <c r="E120" t="s">
+        <v>260</v>
+      </c>
+      <c r="F120" t="s">
+        <v>134</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H120" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>442</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>443</v>
+      </c>
+      <c r="D121" t="s">
+        <v>259</v>
+      </c>
+      <c r="E121" t="s">
+        <v>260</v>
+      </c>
+      <c r="F121" t="s">
+        <v>134</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H121" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>446</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>447</v>
+      </c>
+      <c r="D122" t="s">
+        <v>259</v>
+      </c>
+      <c r="E122" t="s">
+        <v>260</v>
+      </c>
+      <c r="F122" t="s">
+        <v>134</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H122" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>450</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>451</v>
+      </c>
+      <c r="D123" t="s">
+        <v>259</v>
+      </c>
+      <c r="E123" t="s">
+        <v>260</v>
+      </c>
+      <c r="F123" t="s">
+        <v>144</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H123" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>454</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>455</v>
+      </c>
+      <c r="D124" t="s">
+        <v>259</v>
+      </c>
+      <c r="E124" t="s">
+        <v>260</v>
+      </c>
+      <c r="F124" t="s">
+        <v>144</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H124" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>457</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>458</v>
+      </c>
+      <c r="D125" t="s">
+        <v>259</v>
+      </c>
+      <c r="E125" t="s">
+        <v>260</v>
+      </c>
+      <c r="F125" t="s">
+        <v>105</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H125" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>461</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>462</v>
+      </c>
+      <c r="D126" t="s">
+        <v>259</v>
+      </c>
+      <c r="E126" t="s">
+        <v>260</v>
+      </c>
+      <c r="F126" t="s">
+        <v>155</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H126" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>465</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>466</v>
+      </c>
+      <c r="D127" t="s">
+        <v>259</v>
+      </c>
+      <c r="E127" t="s">
+        <v>260</v>
+      </c>
+      <c r="F127" t="s">
+        <v>148</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H127" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>469</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>470</v>
+      </c>
+      <c r="D128" t="s">
+        <v>259</v>
+      </c>
+      <c r="E128" t="s">
+        <v>260</v>
+      </c>
+      <c r="F128" t="s">
+        <v>148</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H128" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>473</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>474</v>
+      </c>
+      <c r="D129" t="s">
+        <v>259</v>
+      </c>
+      <c r="E129" t="s">
+        <v>260</v>
+      </c>
+      <c r="F129" t="s">
+        <v>148</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H129" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>477</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>478</v>
+      </c>
+      <c r="D130" t="s">
+        <v>259</v>
+      </c>
+      <c r="E130" t="s">
+        <v>260</v>
+      </c>
+      <c r="F130" t="s">
+        <v>109</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H130" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>481</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>482</v>
+      </c>
+      <c r="D131" t="s">
+        <v>259</v>
+      </c>
+      <c r="E131" t="s">
+        <v>260</v>
+      </c>
+      <c r="F131" t="s">
+        <v>109</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H131" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>485</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>486</v>
+      </c>
+      <c r="D132" t="s">
+        <v>259</v>
+      </c>
+      <c r="E132" t="s">
+        <v>260</v>
+      </c>
+      <c r="F132" t="s">
+        <v>144</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H132" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>489</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>490</v>
+      </c>
+      <c r="D133" t="s">
+        <v>259</v>
+      </c>
+      <c r="E133" t="s">
+        <v>260</v>
+      </c>
+      <c r="F133" t="s">
+        <v>215</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H133" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>493</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>494</v>
+      </c>
+      <c r="D134" t="s">
+        <v>259</v>
+      </c>
+      <c r="E134" t="s">
+        <v>260</v>
+      </c>
+      <c r="F134" t="s">
+        <v>215</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H134" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>497</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>498</v>
+      </c>
+      <c r="D135" t="s">
+        <v>259</v>
+      </c>
+      <c r="E135" t="s">
+        <v>260</v>
+      </c>
+      <c r="F135" t="s">
+        <v>144</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H135" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>501</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>502</v>
+      </c>
+      <c r="D136" t="s">
+        <v>259</v>
+      </c>
+      <c r="E136" t="s">
+        <v>260</v>
+      </c>
+      <c r="F136" t="s">
+        <v>227</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H136" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>505</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>506</v>
+      </c>
+      <c r="D137" t="s">
+        <v>259</v>
+      </c>
+      <c r="E137" t="s">
+        <v>260</v>
+      </c>
+      <c r="F137" t="s">
+        <v>117</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H137" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>509</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>510</v>
+      </c>
+      <c r="D138" t="s">
+        <v>259</v>
+      </c>
+      <c r="E138" t="s">
+        <v>260</v>
+      </c>
+      <c r="F138" t="s">
+        <v>155</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H138" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>513</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>514</v>
+      </c>
+      <c r="D139" t="s">
+        <v>259</v>
+      </c>
+      <c r="E139" t="s">
+        <v>260</v>
+      </c>
+      <c r="F139" t="s">
+        <v>155</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H139" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>517</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>518</v>
+      </c>
+      <c r="D140" t="s">
+        <v>259</v>
+      </c>
+      <c r="E140" t="s">
+        <v>260</v>
+      </c>
+      <c r="F140" t="s">
+        <v>155</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H140" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>521</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>522</v>
+      </c>
+      <c r="D141" t="s">
+        <v>259</v>
+      </c>
+      <c r="E141" t="s">
+        <v>260</v>
+      </c>
+      <c r="F141" t="s">
+        <v>148</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H141" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>525</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>526</v>
+      </c>
+      <c r="D142" t="s">
+        <v>259</v>
+      </c>
+      <c r="E142" t="s">
+        <v>260</v>
+      </c>
+      <c r="F142" t="s">
+        <v>134</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H142" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>529</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>530</v>
+      </c>
+      <c r="D143" t="s">
+        <v>259</v>
+      </c>
+      <c r="E143" t="s">
+        <v>260</v>
+      </c>
+      <c r="F143" t="s">
+        <v>134</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H143" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>533</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>534</v>
+      </c>
+      <c r="D144" t="s">
+        <v>259</v>
+      </c>
+      <c r="E144" t="s">
+        <v>260</v>
+      </c>
+      <c r="F144" t="s">
+        <v>134</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H144" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>537</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>538</v>
+      </c>
+      <c r="D145" t="s">
+        <v>259</v>
+      </c>
+      <c r="E145" t="s">
+        <v>260</v>
+      </c>
+      <c r="F145" t="s">
+        <v>144</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H145" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>541</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>542</v>
+      </c>
+      <c r="D146" t="s">
+        <v>259</v>
+      </c>
+      <c r="E146" t="s">
+        <v>260</v>
+      </c>
+      <c r="F146" t="s">
+        <v>144</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H146" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>545</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>546</v>
+      </c>
+      <c r="D147" t="s">
+        <v>259</v>
+      </c>
+      <c r="E147" t="s">
+        <v>260</v>
+      </c>
+      <c r="F147" t="s">
+        <v>148</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H147" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>549</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>550</v>
+      </c>
+      <c r="D148" t="s">
+        <v>259</v>
+      </c>
+      <c r="E148" t="s">
+        <v>260</v>
+      </c>
+      <c r="F148" t="s">
+        <v>148</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H148" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>553</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>554</v>
+      </c>
+      <c r="D149" t="s">
+        <v>259</v>
+      </c>
+      <c r="E149" t="s">
+        <v>260</v>
+      </c>
+      <c r="F149" t="s">
+        <v>105</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H149" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>557</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>558</v>
+      </c>
+      <c r="D150" t="s">
+        <v>259</v>
+      </c>
+      <c r="E150" t="s">
+        <v>260</v>
+      </c>
+      <c r="F150" t="s">
+        <v>113</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H150" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>561</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>562</v>
+      </c>
+      <c r="D151" t="s">
+        <v>259</v>
+      </c>
+      <c r="E151" t="s">
+        <v>260</v>
+      </c>
+      <c r="F151" t="s">
+        <v>113</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H151" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>565</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>566</v>
+      </c>
+      <c r="D152" t="s">
+        <v>259</v>
+      </c>
+      <c r="E152" t="s">
+        <v>260</v>
+      </c>
+      <c r="F152" t="s">
+        <v>113</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H152" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>569</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>570</v>
+      </c>
+      <c r="D153" t="s">
+        <v>259</v>
+      </c>
+      <c r="E153" t="s">
+        <v>260</v>
+      </c>
+      <c r="F153" t="s">
+        <v>105</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H153" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>573</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>574</v>
+      </c>
+      <c r="D154" t="s">
+        <v>259</v>
+      </c>
+      <c r="E154" t="s">
+        <v>260</v>
+      </c>
+      <c r="F154" t="s">
+        <v>124</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H154" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>577</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>578</v>
+      </c>
+      <c r="D155" t="s">
+        <v>259</v>
+      </c>
+      <c r="E155" t="s">
+        <v>260</v>
+      </c>
+      <c r="F155" t="s">
+        <v>134</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H155" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>581</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>582</v>
+      </c>
+      <c r="D156" t="s">
+        <v>259</v>
+      </c>
+      <c r="E156" t="s">
+        <v>260</v>
+      </c>
+      <c r="F156" t="s">
+        <v>134</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H156" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>585</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>586</v>
+      </c>
+      <c r="D157" t="s">
+        <v>259</v>
+      </c>
+      <c r="E157" t="s">
+        <v>260</v>
+      </c>
+      <c r="F157" t="s">
+        <v>134</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H157" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>589</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>590</v>
+      </c>
+      <c r="D158" t="s">
+        <v>259</v>
+      </c>
+      <c r="E158" t="s">
+        <v>260</v>
+      </c>
+      <c r="F158" t="s">
+        <v>117</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H158" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>593</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>594</v>
+      </c>
+      <c r="D159" t="s">
+        <v>259</v>
+      </c>
+      <c r="E159" t="s">
+        <v>260</v>
+      </c>
+      <c r="F159" t="s">
+        <v>144</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H159" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>597</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>598</v>
+      </c>
+      <c r="D160" t="s">
+        <v>259</v>
+      </c>
+      <c r="E160" t="s">
+        <v>260</v>
+      </c>
+      <c r="F160" t="s">
+        <v>144</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H160" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>601</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>602</v>
+      </c>
+      <c r="D161" t="s">
+        <v>259</v>
+      </c>
+      <c r="E161" t="s">
+        <v>260</v>
+      </c>
+      <c r="F161" t="s">
+        <v>144</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H161" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>605</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>606</v>
+      </c>
+      <c r="D162" t="s">
+        <v>259</v>
+      </c>
+      <c r="E162" t="s">
+        <v>260</v>
+      </c>
+      <c r="F162" t="s">
+        <v>113</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H162" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>609</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>610</v>
+      </c>
+      <c r="D163" t="s">
+        <v>259</v>
+      </c>
+      <c r="E163" t="s">
+        <v>260</v>
+      </c>
+      <c r="F163" t="s">
+        <v>113</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H163" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>613</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>614</v>
+      </c>
+      <c r="D164" t="s">
+        <v>259</v>
+      </c>
+      <c r="E164" t="s">
+        <v>260</v>
+      </c>
+      <c r="F164" t="s">
+        <v>155</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H164" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>617</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>618</v>
+      </c>
+      <c r="D165" t="s">
+        <v>259</v>
+      </c>
+      <c r="E165" t="s">
+        <v>260</v>
+      </c>
+      <c r="F165" t="s">
+        <v>215</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H165" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>621</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>622</v>
+      </c>
+      <c r="D166" t="s">
+        <v>259</v>
+      </c>
+      <c r="E166" t="s">
+        <v>260</v>
+      </c>
+      <c r="F166" t="s">
+        <v>215</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H166" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>625</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>626</v>
+      </c>
+      <c r="D167" t="s">
+        <v>259</v>
+      </c>
+      <c r="E167" t="s">
+        <v>260</v>
+      </c>
+      <c r="F167" t="s">
+        <v>227</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H167" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>629</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>630</v>
+      </c>
+      <c r="D168" t="s">
+        <v>259</v>
+      </c>
+      <c r="E168" t="s">
+        <v>260</v>
+      </c>
+      <c r="F168" t="s">
+        <v>109</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H168" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>633</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>634</v>
+      </c>
+      <c r="D169" t="s">
+        <v>259</v>
+      </c>
+      <c r="E169" t="s">
+        <v>260</v>
+      </c>
+      <c r="F169" t="s">
+        <v>109</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H169" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>637</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>638</v>
+      </c>
+      <c r="D170" t="s">
+        <v>259</v>
+      </c>
+      <c r="E170" t="s">
+        <v>260</v>
+      </c>
+      <c r="F170" t="s">
+        <v>105</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H170" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>641</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>642</v>
+      </c>
+      <c r="D171" t="s">
+        <v>259</v>
+      </c>
+      <c r="E171" t="s">
+        <v>260</v>
+      </c>
+      <c r="F171" t="s">
+        <v>105</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H171" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>645</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>646</v>
+      </c>
+      <c r="D172" t="s">
+        <v>259</v>
+      </c>
+      <c r="E172" t="s">
+        <v>260</v>
+      </c>
+      <c r="F172" t="s">
+        <v>144</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H172" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>649</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>650</v>
+      </c>
+      <c r="D173" t="s">
+        <v>259</v>
+      </c>
+      <c r="E173" t="s">
+        <v>260</v>
+      </c>
+      <c r="F173" t="s">
+        <v>144</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H173" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>653</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>654</v>
+      </c>
+      <c r="D174" t="s">
+        <v>259</v>
+      </c>
+      <c r="E174" t="s">
+        <v>260</v>
+      </c>
+      <c r="F174" t="s">
+        <v>113</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H174" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>657</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>658</v>
+      </c>
+      <c r="D175" t="s">
+        <v>259</v>
+      </c>
+      <c r="E175" t="s">
+        <v>260</v>
+      </c>
+      <c r="F175" t="s">
+        <v>105</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H175" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>661</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>662</v>
+      </c>
+      <c r="D176" t="s">
+        <v>259</v>
+      </c>
+      <c r="E176" t="s">
+        <v>260</v>
+      </c>
+      <c r="F176" t="s">
+        <v>105</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H176" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>665</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>666</v>
+      </c>
+      <c r="D177" t="s">
+        <v>259</v>
+      </c>
+      <c r="E177" t="s">
+        <v>260</v>
+      </c>
+      <c r="F177" t="s">
+        <v>134</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H177" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>669</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>670</v>
+      </c>
+      <c r="D178" t="s">
+        <v>259</v>
+      </c>
+      <c r="E178" t="s">
+        <v>260</v>
+      </c>
+      <c r="F178" t="s">
+        <v>134</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H178" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>673</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>674</v>
+      </c>
+      <c r="D179" t="s">
+        <v>259</v>
+      </c>
+      <c r="E179" t="s">
+        <v>260</v>
+      </c>
+      <c r="F179" t="s">
+        <v>134</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H179" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>676</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>677</v>
+      </c>
+      <c r="D180" t="s">
+        <v>259</v>
+      </c>
+      <c r="E180" t="s">
+        <v>260</v>
+      </c>
+      <c r="F180" t="s">
+        <v>113</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H180" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>680</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>681</v>
+      </c>
+      <c r="D181" t="s">
+        <v>259</v>
+      </c>
+      <c r="E181" t="s">
+        <v>260</v>
+      </c>
+      <c r="F181" t="s">
+        <v>215</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H181" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>684</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>685</v>
+      </c>
+      <c r="D182" t="s">
+        <v>259</v>
+      </c>
+      <c r="E182" t="s">
+        <v>260</v>
+      </c>
+      <c r="F182" t="s">
+        <v>148</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H182" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>688</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>689</v>
+      </c>
+      <c r="D183" t="s">
+        <v>259</v>
+      </c>
+      <c r="E183" t="s">
+        <v>260</v>
+      </c>
+      <c r="F183" t="s">
+        <v>105</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H183" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>692</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>693</v>
+      </c>
+      <c r="D184" t="s">
+        <v>259</v>
+      </c>
+      <c r="E184" t="s">
+        <v>260</v>
+      </c>
+      <c r="F184" t="s">
+        <v>144</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H184" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>696</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>697</v>
+      </c>
+      <c r="D185" t="s">
+        <v>259</v>
+      </c>
+      <c r="E185" t="s">
+        <v>260</v>
+      </c>
+      <c r="F185" t="s">
+        <v>113</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H185" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>700</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>701</v>
+      </c>
+      <c r="D186" t="s">
+        <v>259</v>
+      </c>
+      <c r="E186" t="s">
+        <v>260</v>
+      </c>
+      <c r="F186" t="s">
+        <v>113</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H186" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>704</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>705</v>
+      </c>
+      <c r="D187" t="s">
+        <v>259</v>
+      </c>
+      <c r="E187" t="s">
+        <v>260</v>
+      </c>
+      <c r="F187" t="s">
+        <v>113</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H187" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>708</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>709</v>
+      </c>
+      <c r="D188" t="s">
+        <v>259</v>
+      </c>
+      <c r="E188" t="s">
+        <v>260</v>
+      </c>
+      <c r="F188" t="s">
+        <v>215</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H188" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>712</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>713</v>
+      </c>
+      <c r="D189" t="s">
+        <v>259</v>
+      </c>
+      <c r="E189" t="s">
+        <v>260</v>
+      </c>
+      <c r="F189" t="s">
+        <v>155</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H189" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>716</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>717</v>
+      </c>
+      <c r="D190" t="s">
+        <v>259</v>
+      </c>
+      <c r="E190" t="s">
+        <v>260</v>
+      </c>
+      <c r="F190" t="s">
+        <v>105</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H190" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>720</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>721</v>
+      </c>
+      <c r="D191" t="s">
+        <v>259</v>
+      </c>
+      <c r="E191" t="s">
+        <v>260</v>
+      </c>
+      <c r="F191" t="s">
+        <v>105</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H191" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>724</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>725</v>
+      </c>
+      <c r="D192" t="s">
+        <v>259</v>
+      </c>
+      <c r="E192" t="s">
+        <v>260</v>
+      </c>
+      <c r="F192" t="s">
+        <v>113</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H192" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>728</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>729</v>
+      </c>
+      <c r="D193" t="s">
+        <v>259</v>
+      </c>
+      <c r="E193" t="s">
+        <v>260</v>
+      </c>
+      <c r="F193" t="s">
+        <v>144</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H193" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>732</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>733</v>
+      </c>
+      <c r="D194" t="s">
+        <v>259</v>
+      </c>
+      <c r="E194" t="s">
+        <v>260</v>
+      </c>
+      <c r="F194" t="s">
+        <v>148</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H194" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>736</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>737</v>
+      </c>
+      <c r="D195" t="s">
+        <v>259</v>
+      </c>
+      <c r="E195" t="s">
+        <v>260</v>
+      </c>
+      <c r="F195" t="s">
+        <v>148</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H195" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>740</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>741</v>
+      </c>
+      <c r="D196" t="s">
+        <v>259</v>
+      </c>
+      <c r="E196" t="s">
+        <v>260</v>
+      </c>
+      <c r="F196" t="s">
+        <v>117</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H196" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>744</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>745</v>
+      </c>
+      <c r="D197" t="s">
+        <v>259</v>
+      </c>
+      <c r="E197" t="s">
+        <v>260</v>
+      </c>
+      <c r="F197" t="s">
+        <v>134</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H197" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>748</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>749</v>
+      </c>
+      <c r="D198" t="s">
+        <v>259</v>
+      </c>
+      <c r="E198" t="s">
+        <v>260</v>
+      </c>
+      <c r="F198" t="s">
+        <v>134</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H198" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>752</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>753</v>
+      </c>
+      <c r="D199" t="s">
+        <v>259</v>
+      </c>
+      <c r="E199" t="s">
+        <v>260</v>
+      </c>
+      <c r="F199" t="s">
+        <v>113</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H199" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>756</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>757</v>
+      </c>
+      <c r="D200" t="s">
+        <v>259</v>
+      </c>
+      <c r="E200" t="s">
+        <v>260</v>
+      </c>
+      <c r="F200" t="s">
+        <v>113</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H200" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>760</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>761</v>
+      </c>
+      <c r="D201" t="s">
+        <v>259</v>
+      </c>
+      <c r="E201" t="s">
+        <v>260</v>
+      </c>
+      <c r="F201" t="s">
+        <v>134</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H201" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>764</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>765</v>
+      </c>
+      <c r="D202" t="s">
+        <v>259</v>
+      </c>
+      <c r="E202" t="s">
+        <v>260</v>
+      </c>
+      <c r="F202" t="s">
+        <v>148</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H202" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>768</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>769</v>
+      </c>
+      <c r="D203" t="s">
+        <v>259</v>
+      </c>
+      <c r="E203" t="s">
+        <v>260</v>
+      </c>
+      <c r="F203" t="s">
+        <v>148</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H203" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>772</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>773</v>
+      </c>
+      <c r="D204" t="s">
+        <v>259</v>
+      </c>
+      <c r="E204" t="s">
+        <v>260</v>
+      </c>
+      <c r="F204" t="s">
+        <v>109</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H204" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>776</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>777</v>
+      </c>
+      <c r="D205" t="s">
+        <v>259</v>
+      </c>
+      <c r="E205" t="s">
+        <v>260</v>
+      </c>
+      <c r="F205" t="s">
+        <v>109</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H205" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>780</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>781</v>
+      </c>
+      <c r="D206" t="s">
+        <v>259</v>
+      </c>
+      <c r="E206" t="s">
+        <v>260</v>
+      </c>
+      <c r="F206" t="s">
+        <v>109</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H206" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>784</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>785</v>
+      </c>
+      <c r="D207" t="s">
+        <v>259</v>
+      </c>
+      <c r="E207" t="s">
+        <v>260</v>
+      </c>
+      <c r="F207" t="s">
+        <v>113</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H207" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>788</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>789</v>
+      </c>
+      <c r="D208" t="s">
+        <v>259</v>
+      </c>
+      <c r="E208" t="s">
+        <v>260</v>
+      </c>
+      <c r="F208" t="s">
+        <v>113</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H208" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>792</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>793</v>
+      </c>
+      <c r="D209" t="s">
+        <v>259</v>
+      </c>
+      <c r="E209" t="s">
+        <v>260</v>
+      </c>
+      <c r="F209" t="s">
+        <v>148</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H209" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>795</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>796</v>
+      </c>
+      <c r="D210" t="s">
+        <v>259</v>
+      </c>
+      <c r="E210" t="s">
+        <v>260</v>
+      </c>
+      <c r="F210" t="s">
+        <v>144</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H210" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>799</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>800</v>
+      </c>
+      <c r="D211" t="s">
+        <v>259</v>
+      </c>
+      <c r="E211" t="s">
+        <v>260</v>
+      </c>
+      <c r="F211" t="s">
+        <v>144</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H211" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>803</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>804</v>
+      </c>
+      <c r="D212" t="s">
+        <v>259</v>
+      </c>
+      <c r="E212" t="s">
+        <v>260</v>
+      </c>
+      <c r="F212" t="s">
+        <v>215</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H212" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>807</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>808</v>
+      </c>
+      <c r="D213" t="s">
+        <v>259</v>
+      </c>
+      <c r="E213" t="s">
+        <v>260</v>
+      </c>
+      <c r="F213" t="s">
+        <v>809</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H213" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>812</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>813</v>
+      </c>
+      <c r="D214" t="s">
+        <v>259</v>
+      </c>
+      <c r="E214" t="s">
+        <v>260</v>
+      </c>
+      <c r="F214" t="s">
+        <v>109</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H214" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>816</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>817</v>
+      </c>
+      <c r="D215" t="s">
+        <v>259</v>
+      </c>
+      <c r="E215" t="s">
+        <v>260</v>
+      </c>
+      <c r="F215" t="s">
+        <v>109</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H215" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>820</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>821</v>
+      </c>
+      <c r="D216" t="s">
+        <v>259</v>
+      </c>
+      <c r="E216" t="s">
+        <v>260</v>
+      </c>
+      <c r="F216" t="s">
+        <v>113</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H216" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>824</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>825</v>
+      </c>
+      <c r="D217" t="s">
+        <v>259</v>
+      </c>
+      <c r="E217" t="s">
+        <v>260</v>
+      </c>
+      <c r="F217" t="s">
+        <v>113</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H217" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>828</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>829</v>
+      </c>
+      <c r="D218" t="s">
+        <v>259</v>
+      </c>
+      <c r="E218" t="s">
+        <v>260</v>
+      </c>
+      <c r="F218" t="s">
+        <v>113</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H218" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>832</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>833</v>
+      </c>
+      <c r="D219" t="s">
+        <v>259</v>
+      </c>
+      <c r="E219" t="s">
+        <v>260</v>
+      </c>
+      <c r="F219" t="s">
+        <v>155</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H219" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>836</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>837</v>
+      </c>
+      <c r="D220" t="s">
+        <v>259</v>
+      </c>
+      <c r="E220" t="s">
+        <v>260</v>
+      </c>
+      <c r="F220" t="s">
+        <v>155</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H220" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>840</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>841</v>
+      </c>
+      <c r="D221" t="s">
+        <v>259</v>
+      </c>
+      <c r="E221" t="s">
+        <v>260</v>
+      </c>
+      <c r="F221" t="s">
+        <v>148</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H221" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>844</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>845</v>
+      </c>
+      <c r="D222" t="s">
+        <v>259</v>
+      </c>
+      <c r="E222" t="s">
+        <v>260</v>
+      </c>
+      <c r="F222" t="s">
+        <v>144</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H222" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>848</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>849</v>
+      </c>
+      <c r="D223" t="s">
+        <v>259</v>
+      </c>
+      <c r="E223" t="s">
+        <v>260</v>
+      </c>
+      <c r="F223" t="s">
+        <v>105</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H223" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>852</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>853</v>
+      </c>
+      <c r="D224" t="s">
+        <v>259</v>
+      </c>
+      <c r="E224" t="s">
+        <v>260</v>
+      </c>
+      <c r="F224" t="s">
+        <v>134</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H224" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>856</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>857</v>
+      </c>
+      <c r="D225" t="s">
+        <v>259</v>
+      </c>
+      <c r="E225" t="s">
+        <v>260</v>
+      </c>
+      <c r="F225" t="s">
+        <v>134</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H225" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>860</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>861</v>
+      </c>
+      <c r="D226" t="s">
+        <v>259</v>
+      </c>
+      <c r="E226" t="s">
+        <v>260</v>
+      </c>
+      <c r="F226" t="s">
+        <v>144</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H226" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>864</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>865</v>
+      </c>
+      <c r="D227" t="s">
+        <v>259</v>
+      </c>
+      <c r="E227" t="s">
+        <v>260</v>
+      </c>
+      <c r="F227" t="s">
+        <v>148</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H227" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>868</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>869</v>
+      </c>
+      <c r="D228" t="s">
+        <v>259</v>
+      </c>
+      <c r="E228" t="s">
+        <v>260</v>
+      </c>
+      <c r="F228" t="s">
+        <v>109</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H228" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>872</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>873</v>
+      </c>
+      <c r="D229" t="s">
+        <v>259</v>
+      </c>
+      <c r="E229" t="s">
+        <v>260</v>
+      </c>
+      <c r="F229" t="s">
+        <v>148</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H229" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>876</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>877</v>
+      </c>
+      <c r="D230" t="s">
+        <v>259</v>
+      </c>
+      <c r="E230" t="s">
+        <v>260</v>
+      </c>
+      <c r="F230" t="s">
+        <v>124</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H230" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>880</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>881</v>
+      </c>
+      <c r="D231" t="s">
+        <v>259</v>
+      </c>
+      <c r="E231" t="s">
+        <v>260</v>
+      </c>
+      <c r="F231" t="s">
+        <v>113</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="H231" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>884</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>885</v>
+      </c>
+      <c r="D232" t="s">
+        <v>259</v>
+      </c>
+      <c r="E232" t="s">
+        <v>260</v>
+      </c>
+      <c r="F232" t="s">
+        <v>113</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="H232" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>888</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>889</v>
+      </c>
+      <c r="D233" t="s">
+        <v>259</v>
+      </c>
+      <c r="E233" t="s">
+        <v>260</v>
+      </c>
+      <c r="F233" t="s">
+        <v>109</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H233" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>892</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>893</v>
+      </c>
+      <c r="D234" t="s">
+        <v>259</v>
+      </c>
+      <c r="E234" t="s">
+        <v>260</v>
+      </c>
+      <c r="F234" t="s">
+        <v>894</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H234" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>897</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>898</v>
+      </c>
+      <c r="D235" t="s">
+        <v>259</v>
+      </c>
+      <c r="E235" t="s">
+        <v>260</v>
+      </c>
+      <c r="F235" t="s">
+        <v>894</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H235" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>901</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>10</v>
+      </c>
+      <c r="D236" t="s">
+        <v>902</v>
+      </c>
+      <c r="E236" t="s">
+        <v>903</v>
+      </c>
+      <c r="F236" t="s">
+        <v>113</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="H236" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>906</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
         <v>17</v>
       </c>
-      <c r="D112" t="s">
-[...5 lines deleted...]
-      <c r="F112" t="s">
+      <c r="D237" t="s">
+        <v>902</v>
+      </c>
+      <c r="E237" t="s">
+        <v>903</v>
+      </c>
+      <c r="F237" t="s">
+        <v>113</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H237" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>909</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>21</v>
+      </c>
+      <c r="D238" t="s">
+        <v>902</v>
+      </c>
+      <c r="E238" t="s">
+        <v>903</v>
+      </c>
+      <c r="F238" t="s">
+        <v>155</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H238" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>911</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>10</v>
+      </c>
+      <c r="D239" t="s">
+        <v>912</v>
+      </c>
+      <c r="E239" t="s">
+        <v>913</v>
+      </c>
+      <c r="F239" t="s">
         <v>13</v>
       </c>
-      <c r="G112" s="1" t="s">
-[...3 lines deleted...]
-        <v>437</v>
+      <c r="G239" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H239" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>916</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>10</v>
+      </c>
+      <c r="D240" t="s">
+        <v>917</v>
+      </c>
+      <c r="E240" t="s">
+        <v>918</v>
+      </c>
+      <c r="F240" t="s">
+        <v>919</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H240" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>922</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>17</v>
+      </c>
+      <c r="D241" t="s">
+        <v>917</v>
+      </c>
+      <c r="E241" t="s">
+        <v>918</v>
+      </c>
+      <c r="F241" t="s">
+        <v>919</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H241" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>925</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>21</v>
+      </c>
+      <c r="D242" t="s">
+        <v>917</v>
+      </c>
+      <c r="E242" t="s">
+        <v>918</v>
+      </c>
+      <c r="F242" t="s">
+        <v>919</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H242" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>928</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>25</v>
+      </c>
+      <c r="D243" t="s">
+        <v>917</v>
+      </c>
+      <c r="E243" t="s">
+        <v>918</v>
+      </c>
+      <c r="F243" t="s">
+        <v>919</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H243" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>931</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>28</v>
+      </c>
+      <c r="D244" t="s">
+        <v>917</v>
+      </c>
+      <c r="E244" t="s">
+        <v>918</v>
+      </c>
+      <c r="F244" t="s">
+        <v>919</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H244" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>934</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>31</v>
+      </c>
+      <c r="D245" t="s">
+        <v>917</v>
+      </c>
+      <c r="E245" t="s">
+        <v>918</v>
+      </c>
+      <c r="F245" t="s">
+        <v>919</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H245" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>937</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>34</v>
+      </c>
+      <c r="D246" t="s">
+        <v>917</v>
+      </c>
+      <c r="E246" t="s">
+        <v>918</v>
+      </c>
+      <c r="F246" t="s">
+        <v>919</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="H246" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>940</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>38</v>
+      </c>
+      <c r="D247" t="s">
+        <v>917</v>
+      </c>
+      <c r="E247" t="s">
+        <v>918</v>
+      </c>
+      <c r="F247" t="s">
+        <v>919</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H247" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>943</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>42</v>
+      </c>
+      <c r="D248" t="s">
+        <v>917</v>
+      </c>
+      <c r="E248" t="s">
+        <v>918</v>
+      </c>
+      <c r="F248" t="s">
+        <v>919</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="H248" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>946</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>46</v>
+      </c>
+      <c r="D249" t="s">
+        <v>917</v>
+      </c>
+      <c r="E249" t="s">
+        <v>918</v>
+      </c>
+      <c r="F249" t="s">
+        <v>919</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H249" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>949</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>10</v>
+      </c>
+      <c r="D250" t="s">
+        <v>950</v>
+      </c>
+      <c r="E250" t="s">
+        <v>951</v>
+      </c>
+      <c r="F250" t="s">
+        <v>13</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="H250" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>954</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>17</v>
+      </c>
+      <c r="D251" t="s">
+        <v>950</v>
+      </c>
+      <c r="E251" t="s">
+        <v>951</v>
+      </c>
+      <c r="F251" t="s">
+        <v>13</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="H251" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>957</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>10</v>
+      </c>
+      <c r="D252" t="s">
+        <v>958</v>
+      </c>
+      <c r="E252" t="s">
+        <v>959</v>
+      </c>
+      <c r="F252" t="s">
+        <v>124</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="H252" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>962</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>21</v>
+      </c>
+      <c r="D253" t="s">
+        <v>958</v>
+      </c>
+      <c r="E253" t="s">
+        <v>959</v>
+      </c>
+      <c r="F253" t="s">
+        <v>124</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H253" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>965</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>10</v>
+      </c>
+      <c r="D254" t="s">
+        <v>966</v>
+      </c>
+      <c r="E254" t="s">
+        <v>967</v>
+      </c>
+      <c r="F254" t="s">
+        <v>124</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H254" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>970</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>971</v>
+      </c>
+      <c r="D255" t="s">
+        <v>966</v>
+      </c>
+      <c r="E255" t="s">
+        <v>967</v>
+      </c>
+      <c r="F255" t="s">
+        <v>250</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="H255" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>974</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>10</v>
+      </c>
+      <c r="D256" t="s">
+        <v>975</v>
+      </c>
+      <c r="E256" t="s">
+        <v>976</v>
+      </c>
+      <c r="F256" t="s">
+        <v>250</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H256" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>979</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>17</v>
+      </c>
+      <c r="D257" t="s">
+        <v>975</v>
+      </c>
+      <c r="E257" t="s">
+        <v>976</v>
+      </c>
+      <c r="F257" t="s">
+        <v>124</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H257" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>982</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>10</v>
+      </c>
+      <c r="D258" t="s">
+        <v>983</v>
+      </c>
+      <c r="E258" t="s">
+        <v>984</v>
+      </c>
+      <c r="F258" t="s">
+        <v>13</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="H258" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>986</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>17</v>
+      </c>
+      <c r="D259" t="s">
+        <v>983</v>
+      </c>
+      <c r="E259" t="s">
+        <v>984</v>
+      </c>
+      <c r="F259" t="s">
+        <v>13</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H259" t="s">
+        <v>988</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4717,50 +10205,197 @@
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>