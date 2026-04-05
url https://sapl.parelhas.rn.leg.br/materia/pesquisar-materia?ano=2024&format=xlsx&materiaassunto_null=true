--- v0 (2025-12-01)
+++ v1 (2026-04-05)
@@ -54,4788 +54,4788 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Organica</t>
   </si>
   <si>
     <t>Bancada do PSDB</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/439/proposta_de_emenda_a_lei_organica_no_003-2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/439/proposta_de_emenda_a_lei_organica_no_003-2024.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS AO TÍTULO II – DA ORGANIZAÇÃO DOS PODERES – CAPÍTULO I – SEÇÃO V – DO PROCESSO LEGISLATIVO, INCLUINDO O INCISO V AO ART. 46 E O ART. 46-A À LEI ORGÂNICA MUNICIPAL, PARA ADOTAR NO PROCESSO LEGISLATIVO ORÇAMENTÁRIO MUNICIPAL O ORÇAMENTO IMPOSITIVO PREVISTO NAS EMENDAS CONSTITUCIONAIS Nº 86, DE 2015, Nº 100 DE 2019 E Nº 126/2022.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/549/proposta_de_emenda_a_lei_organica_no_004-2024---.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/549/proposta_de_emenda_a_lei_organica_no_004-2024---.pdf</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 46 DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/630/emenda_a_lei_organica_no_005-2024_1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/630/emenda_a_lei_organica_no_005-2024_1.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica do Município de Parelhas/RN para modernizar sua estrutura, atualizar suas disposições e adequá-las às necessidades atuais de organização e administração municipal.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/346/plo_001.2024_2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/346/plo_001.2024_2.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial ao magistério público do Município de Parelhas e dá outras providências.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/347/plo_002.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/347/plo_002.2024.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos servidores públicos do Município de Parelhas, alterando as tabelas da Lei de nº. 2.649/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/348/plo_003.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/348/plo_003.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial, no valor de R$ 173.000,00 (Cento e setenta e três mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/349/plo_004.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/349/plo_004.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial por meio de excesso de arrecadação no orçamento do município de Parelhas para o exercício de de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/350/plo_005.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/350/plo_005.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial por meio de excesso de arrecadação no orçamento do município de Parelhas para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/351/plo_006.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/351/plo_006.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a incorporação no orçamento exercício 2024 crédito adicional especial, é dá outras providências.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/352/plo_007.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/352/plo_007.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a incorporação no orçamento exercício 2024 crédito adicional especial, e dá outras providências.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/353/plo_008.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/353/plo_008.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da gratificação especifica do Programa Nacional de Qualificação da Assistência farmacêutica (QUALIFAR-SJS), no âmbito do sistema único de saúde (SUS), conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Tiago de Medeiros Almeida</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/484/projeto_de_lei_n016.2024._autoriza_o_poder_executivo_municipal_a_efetuar_relocaoes_entre_fonte_e_destinacoes_de_recursos_orcamentarios_1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/484/projeto_de_lei_n016.2024._autoriza_o_poder_executivo_municipal_a_efetuar_relocaoes_entre_fonte_e_destinacoes_de_recursos_orcamentarios_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR REALOCAÇÕES ENTRE FONTES/DESTINAÇÃO DE RECURSOS ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/485/projeto_de_lei_n017.2024._abertura_de_credito_especial_de_passagem_molhada_da_coomunidade_sussuarana_e_sao_sebastiao_370_mil_reais.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/485/projeto_de_lei_n017.2024._abertura_de_credito_especial_de_passagem_molhada_da_coomunidade_sussuarana_e_sao_sebastiao_370_mil_reais.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR MEIO DE EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO DO MUNICÍPIO DE PARELHAS PARA O EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/486/projeto_n018.2024._abertura_de_credito_especial_de_construcao_asfaltica_de_rua_projetada_de_1.864.18186.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/486/projeto_n018.2024._abertura_de_credito_especial_de_construcao_asfaltica_de_rua_projetada_de_1.864.18186.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCORPORAÇÃO NO ORÇAMENTO EXERCICIO 2024 CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/487/projeto_de_lei_n019.2024_abertura_de_credito_especial_da_reforma_da_policlinica__postinho_da_ladeira.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/487/projeto_de_lei_n019.2024_abertura_de_credito_especial_da_reforma_da_policlinica__postinho_da_ladeira.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR MEIO DE SUPERÁVIT FINANCEIRO NO ORÇAMENTO DO MUNICÍPIO DE PARELHAS PARA O EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/524/projeto_de_lei_n020.2024._assinado.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/524/projeto_de_lei_n020.2024._assinado.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE PARELHAS, PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Wellington Araújo Silva</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/296/001.2024_pl_ordinaria_1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/296/001.2024_pl_ordinaria_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade a divulgação de listagens de pacientes que aguardam por consultas com Médicos Especialistas, exames e cirurgias na Rede Pública de saúde municipal de Parelhas/RN.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/297/002.2024_pl_ordinaria.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/297/002.2024_pl_ordinaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação da prefeitura da lista de espera para utilização dos veículos e máquinas agrícolas do Municipio de Parelhas/RN.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/298/004.2024_pl_ordinaria.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/298/004.2024_pl_ordinaria.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Proteção e Promoção da saúde menstrual no Município de Parelhas/RN, é dá outras providências.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>COFF - Orçamento e Fiscalização Financeira.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/299/006.2024_pl_ordinaria.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/299/006.2024_pl_ordinaria.pdf</t>
   </si>
   <si>
     <t>Fixa subsídio dos Vereadores e Vereadoras da câmara municipal de Parelhas/RN para a legislatura 2025/2028, e dá outras providências.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>Josivan Pereira Alves</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/453/projeto_de_lei_do_legislativo_no_020-2024.1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/453/projeto_de_lei_do_legislativo_no_020-2024.1.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Mãe Atípica no âmbito do Município de Parelhas, a ser realizada anualmente, na semana que antecede o dia 21 de setembro.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/454/projeto_de_lei_do_legislativo_no_021-2024.1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/454/projeto_de_lei_do_legislativo_no_021-2024.1.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Controle e Combate à Leishmaniose no âmbito do município de Parelhas.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Romisélia Araújo</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/466/projeto_de_lei_do_legislativo_no_022-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/466/projeto_de_lei_do_legislativo_no_022-2024.2.pdf</t>
   </si>
   <si>
     <t>Impede a suspensão do abastecimento de água em finais de semana e feriados prolongados e estabelece medidas de proteção ao consumidor no âmbito do Município de Parelhas-RN.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Zenilda Salústio</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_de_lei_do_legislativo_no_023-2024.1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_de_lei_do_legislativo_no_023-2024.1.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal do Artesão" no município de Parelhas/RN e dá outras providências.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>Alyson Wagner de Oliveira</t>
-[...2 lines deleted...]
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/483/projeto_de_lei_do_legislativo_no_024-2024.2.pdf</t>
+    <t>Alyson Wagner</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/483/projeto_de_lei_do_legislativo_no_024-2024.2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da denominação da Rua Joana Pereira de Macedo para Rua Anastácio Alves de Araújo (Baé).</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Ildecio de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_de_lei_do_legislativo_no_025-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_de_lei_do_legislativo_no_025-2024.2.pdf</t>
   </si>
   <si>
     <t>Denomina a praça localizada no Povoado Santo Antônio (Cobra), no município de Parelhas, de Praça Inácio Soriano de Medeiros.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_de_lei_do_legislativo_no_026-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_de_lei_do_legislativo_no_026-2024.2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de assistência jurídica gratuita aos agentes de segurança pública municipal que enfrentem processos judiciais em decorrência do exercício de suas funções no âmbito do Município de Parelhas-RN.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/555/projeto_de_lei_do_legislativo_no_027-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/555/projeto_de_lei_do_legislativo_no_027-2024.2.pdf</t>
   </si>
   <si>
     <t>Assegura aos pais de deficientes físicos e mentais o direito de acesso gratuito a eventos realizados em locais públicos e privados no município de Parelhas/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/556/projeto_de_lei_do_legislativo_no_028-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/556/projeto_de_lei_do_legislativo_no_028-2024.2.pdf</t>
   </si>
   <si>
     <t>Reconhece o Sindicato dos Trabalhadores Rurais Agricultores e Agricultoras Familiares de Parelhas – RN como de Utilidade Pública Municipal.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/590/projeto_de_lei_do_legislativo_no_029-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/590/projeto_de_lei_do_legislativo_no_029-2024.2.pdf</t>
   </si>
   <si>
     <t>Institui o Movimento Social “Dezembro Branco” por uma Cultura de Paz e União no Município de Parelhas e dá outras providências.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/591/projeto_de_lei_do_legislativo_no_030-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/591/projeto_de_lei_do_legislativo_no_030-2024.2.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal da União” a ser comemorado anualmente no dia 20 de dezembro no Município de Parelhas/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/623/projeto_de_lei_do_legislativo_no_031-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/623/projeto_de_lei_do_legislativo_no_031-2024.2.pdf</t>
   </si>
   <si>
     <t>Denomina o calçadão localizado na Rua Padre Bento, no centro do município de Parelhas, como "Passeio das Franciscas", e dá outras providências.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/645/projeto_de_lei_do_legislativo_no_032-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/645/projeto_de_lei_do_legislativo_no_032-2024.2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de transmissão e gravação das reuniões das comissões permanentes da Câmara Municipal de Parelhas e dá outras providências.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_decreto_no_040-2024.2-_romiselia_araujo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_decreto_no_040-2024.2-_romiselia_araujo.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadã Parelhense à Sra. Moniza Karla Silva Cavalcante e dá outras providências.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/300/001.2024_p_l_complementar..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/300/001.2024_p_l_complementar..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura administrativa da Câmara Municipal de Parelhas, organiza os seus cargos efetivos e comissionados e revoga as Leis Complementares nº 054/2016, 056/2016 e 058/2017.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/455/projeto_de_decreto_no_010-2024.1_-_zenilda_salustio.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/455/projeto_de_decreto_no_010-2024.1_-_zenilda_salustio.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Senador Dario Pereira de Macêdo à Sra. Maria Gomes De Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/468/projeto_de_decreto_no_011-2024.1_-_alyson.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/468/projeto_de_decreto_no_011-2024.1_-_alyson.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Parelhense ao Senhor José Lúcio Bezerra de Medeiros Júnior e dá outras providências.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/473/projeto_de_decreto_no_012-2024.1_-_ildecio_de_oliveira.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/473/projeto_de_decreto_no_012-2024.1_-_ildecio_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Senador Dario Pereira de Macedo ao Senhor Marcus Vinícius Pereira Júnior e dá outras providências.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/536/projeto_de_decreto_no_013-2024.2_-_ildecio_de_oliveira.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/536/projeto_de_decreto_no_013-2024.2_-_ildecio_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Senador Dário Pereira de Macedo ao Sr. Giannote Fábio de Araújo e dá outras providências.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Messias Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/517/projeto_de_decreto_no_014-2024.2_-_messias_medeiros.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/517/projeto_de_decreto_no_014-2024.2_-_messias_medeiros.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Senador Dário Pereira de Macedo à Sra. Elizete Macedo e dá outras providências.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/519/projeto_de_decreto_no_015-2024.2_-_messias_medeiros.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/519/projeto_de_decreto_no_015-2024.2_-_messias_medeiros.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Parelhense à Sra. Rúbia Kátia Azevedo Montenegro e dá outras providências.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_decreto_no_016-2024.2_-_alyson.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_decreto_no_016-2024.2_-_alyson.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Parelhense à Sra. Sérgia Paula de Azevedo e dá outras providências.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>João Dantas Filho</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/557/projeto_de_decreto_no_017-2024.2_-_joao_dantas.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/557/projeto_de_decreto_no_017-2024.2_-_joao_dantas.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Parelhense ao Padre Andson Gabriel dos Santos Moreira e dá outras providências.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/558/projeto_de_decreto_no_018-2024.2_-_messias_medeiros.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/558/projeto_de_decreto_no_018-2024.2_-_messias_medeiros.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Parelhense à Sra. Rozenilda Maria da Costa de Almeida e dá outras providências.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/561/projeto_de_decreto_no_019-2024.2_-_messias_medeiros.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/561/projeto_de_decreto_no_019-2024.2_-_messias_medeiros.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Senador Dario Pereira de Macedo ao Sr. Edson Pereira de Araújo e dá outras providências.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_decreto_no_020-2024.2_-_ildecio_de_oliveira.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_decreto_no_020-2024.2_-_ildecio_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Mérito Legislativo ao Sr. Jeferson Bruno dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/566/projeto_de_decreto_no_021-2024.2_-_messias_medeiros.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/566/projeto_de_decreto_no_021-2024.2_-_messias_medeiros.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Mérito Legislativo ao Sr. Ivaldo Soares de Azevedo e dá outras providências.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/568/projeto_de_decreto_no_022-2024.2_-_messias_medeiros.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/568/projeto_de_decreto_no_022-2024.2_-_messias_medeiros.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Mérito Legislativo à Sra. Ionara Régia Silva Guimarães e dá outras providências.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/570/projeto_de_decreto_no_023-2024.2_-_messias_medeiros.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/570/projeto_de_decreto_no_023-2024.2_-_messias_medeiros.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Mérito Legislativo ao Sr. Wanderley Filho e dá outras providências.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>Evaneide Mendonça</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/571/projeto_de_decreto_no_024-2024.1_-_evaneide_araujo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/571/projeto_de_decreto_no_024-2024.1_-_evaneide_araujo.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Senador Dario Pereira de Macedo à Sra. Janete Medeiros de Araújo e dá outras providências.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/572/projeto_de_decreto_no_025-2024.1_-_evaneide_araujo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/572/projeto_de_decreto_no_025-2024.1_-_evaneide_araujo.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Parelhense à Sra. Maria das  Dores de Figueiredo e dá outras providências.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/573/projeto_de_decreto_no_026-2024.1_-_evaneide_araujo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/573/projeto_de_decreto_no_026-2024.1_-_evaneide_araujo.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Senador Dario Pereira de Macedo à Sra. Maria de Fátima Bezerra Medeiros e dá outras providências.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/574/projeto_de_decreto_no_027-2024.2_-_messias_medeiros.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/574/projeto_de_decreto_no_027-2024.2_-_messias_medeiros.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Mérito Legislativo ao Sr. Iron Garcia Dantas e dá outras providências.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/575/projeto_de_decreto_no_028-2024.2_-_messias_medeiros.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/575/projeto_de_decreto_no_028-2024.2_-_messias_medeiros.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Mérito Legislativo ao Sr. Hermes Bartolomeu de Medeiros e dá outras providências.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/576/projeto_de_decreto_no_029-2024.1_-_evaneide_araujo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/576/projeto_de_decreto_no_029-2024.1_-_evaneide_araujo.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Senador Dario Pereira de Macedo à Sra. Rozenilda da Silva Miranda e dá outras providências.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/577/projeto_de_decreto_no_030-2024.2-_romiselia_araujo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/577/projeto_de_decreto_no_030-2024.2-_romiselia_araujo.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Mérito Legislativo à Associação Parelhense dos Estudantes Universitários (APEU) e dá outras providências.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/580/projeto_de_decreto_no_031-2024.1_-_evaneide_araujo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/580/projeto_de_decreto_no_031-2024.1_-_evaneide_araujo.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Parelhense à Sra. Michely Ribeiro da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/592/projeto_de_decreto_no_032-2024.2_-_zenilda_salustio.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/592/projeto_de_decreto_no_032-2024.2_-_zenilda_salustio.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Mérito Legislativo ao Sr. Jonathas Costa e dá outras providências.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/593/projeto_de_decreto_no_033-2024.2_-_joao_dantas.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/593/projeto_de_decreto_no_033-2024.2_-_joao_dantas.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Parelhense ao Sr. Luiz Matias da Silva Neto e dá outras providências.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/594/projeto_de_decreto_no_034-2024.2_-_zenilda_salustio.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/594/projeto_de_decreto_no_034-2024.2_-_zenilda_salustio.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Senador Dario Pereira de Macedo à Sra. Severina Gonçalves Pereira Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/610/projeto_de_decreto_no_035-2024.2_-_ildecio_de_oliveira.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/610/projeto_de_decreto_no_035-2024.2_-_ildecio_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Mérito Legislativo ao jovem Breno De Araújo Silva e dá outras providências.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/611/projeto_de_decreto_no_036-2024.2_-_tom.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/611/projeto_de_decreto_no_036-2024.2_-_tom.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Parelhense ao Sr. Valnir Martins de Araújo e dá outras providências.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/625/projeto_de_decreto_no_037-2024.1_-_alyson.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/625/projeto_de_decreto_no_037-2024.1_-_alyson.pdf</t>
   </si>
   <si>
     <t>Denomina a Escola do Legislativo da Câmara Municipal de Parelhas como "Escola do Legislativo Dr. Ulisses Bezerra Potiguar" e dá outras providências.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/626/projeto_de_decreto_no_038-2024.2_-_zenilda_salustio.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/626/projeto_de_decreto_no_038-2024.2_-_zenilda_salustio.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Mérito Legislativo ao Sr. Eufrásio Medeiros e dá outras providências</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/638/projeto_de_decreto_no_039-2024.2_-_alyson.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/638/projeto_de_decreto_no_039-2024.2_-_alyson.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Mérito Legislativo ao Sr. Ulisses Bezerra Filho e dá outras providências.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/647/projeto_de_decreto_no_040-2024.2-_romiselia_araujo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/647/projeto_de_decreto_no_040-2024.2-_romiselia_araujo.pdf</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/649/projeto_de_decreto_no_041-2024.2_-_alyson.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/649/projeto_de_decreto_no_041-2024.2_-_alyson.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Parelhense a Sra. Maria Elizabeth da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_decreto_no_042-2024.2_-_alyson.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_decreto_no_042-2024.2_-_alyson.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Parelhense a Sra. Ginalva Freitas de Azevedo e dá outras providências.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/651/projeto_de_decreto_no_043-2024.2_-_alyson.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/651/projeto_de_decreto_no_043-2024.2_-_alyson.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Parelhense ao Sr. José Lúcio Bezerra de Medeiros Júnior e dá outras providências.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/652/projeto_de_decreto_no_044-2024.2_-_alyson.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/652/projeto_de_decreto_no_044-2024.2_-_alyson.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Parelhense a Sra. Sérgia Paula de Azevedo e dá outras providências.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/653/projeto_de_decreto_no_045-2024.2_-_felisberto.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/653/projeto_de_decreto_no_045-2024.2_-_felisberto.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Senador Dario Pereira de Macedo ao Sr. Jairo Lima dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/654/projeto_de_decreto_no_046-2024.2_-_zenilda_salustio.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/654/projeto_de_decreto_no_046-2024.2_-_zenilda_salustio.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Mérito Legislativo à Sra. Mauricéia Gambarra de Azevedo Dantas e dá outras providências.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/655/projeto_de_decreto_no_047-2024.2_-_alyson.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/655/projeto_de_decreto_no_047-2024.2_-_alyson.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Mérito Legislativo à empresa Vittaderma – Centro Avançado de Tratamento de Feridas e Curativos e dá outras providências.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/656/projeto_de_decreto_no_048-2024.2_-_alyson.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/656/projeto_de_decreto_no_048-2024.2_-_alyson.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha Mérito Legislativo ao Sr. Thales Lordão Dias e dá outras providências.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Felisberto do Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_de_decreto_no_049-2024.2_-_felisberto.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_de_decreto_no_049-2024.2_-_felisberto.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Parelhense ao Sr. Sérgio Lúcio Rocha de Souza e dá outras providências.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/446/projeto_de_resolucao_no_009-2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/446/projeto_de_resolucao_no_009-2024.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ART. 35-A AO TÍTULO II – DOS ÓRGÃOS DA CÂMARA – CAPÍTULO V – DAS COMISSÕES, NO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, PARA INCLUIR O ORÇAMENTO IMPOSITIVO E DISPOR SOBRE A EXECUÇÃO ORÇAMENTÁRIA E FINANCEIRA DA PROGRAMAÇÃO _x000D_
 INCLUÍDA POR EMENDAS INDIVIDUAIS E DE BANCADAS DO LEGISLATIVO MUNICIPAL EM LEI ORÇAMENTÁRIA ANUAL.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/447/projeto_de_resolucao_no_010-2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/447/projeto_de_resolucao_no_010-2024.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS ARTIGOS 163-A E 163-B AO TÍTULO VII – DA ELABORAÇÃO LEGISLATIVA ESPECIAL, CAPÍTULO II – DO ORÇAMENTO, NO REGIMENTO _x000D_
 INTERNO DESTA CASA LEGISLATIVA, PARA INCLUIR O ORÇAMENTO IMPOSITIVO E DISPOR SOBRE A EXECUÇÃO ORÇAMENTÁRIA E FINANCEIRA DA _x000D_
 PROGRAMAÇÃO INCLUÍDA POR EMENDAS INDIVIDUAIS E DE BANCADAS DO LEGISLATIVO MUNICIPAL NA LEI ORÇAMENTÁRIA ANUAL.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/624/projeto_de_resolucao_no_011-2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/624/projeto_de_resolucao_no_011-2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta o uso do veículo oficial da Câmara Municipal de Parelhas/RN e dá outras providências.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/648/projeto_de_resolucao_no_012-2024_1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/648/projeto_de_resolucao_no_012-2024_1.pdf</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/354/substitutivo_001-2024-_ao_projeto_de_lei_003-2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/354/substitutivo_001-2024-_ao_projeto_de_lei_003-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial por meio de excesso de arrecadação no município de Parelhas para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/355/substitutivo_002-2024-_ao_projeto_de_lei_004-2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/355/substitutivo_002-2024-_ao_projeto_de_lei_004-2024.pdf</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/356/substitutivo_003.2024_ao_projeto_de_lei_complementar_001.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/356/substitutivo_003.2024_ao_projeto_de_lei_complementar_001.2024.pdf</t>
   </si>
   <si>
     <t>Estabelece a implantação e implementação da política de educação integral em tempo integral na rede pública municipal de Parelhas, e dá outras providências.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/480/emenda_supressiva_001_ao_pl_022-2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/480/emenda_supressiva_001_ao_pl_022-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N.º 001/2024; AO PROJETO DE LEI DO LEGISLATIVO N.º 022/2024, DE AUTORIA DA VEREADORA ROMISÉLIA ARAÚJO SANTOS SILVA. - Suprime os artigos 4º, 5º, 6º e 8º do Projeto de Lei do Legislativo Nº 022/2024.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>SEMD</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/658/subemenda_modificativa_001_a_emenda_modificativa_001_ao_pl_027-2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/658/subemenda_modificativa_001_a_emenda_modificativa_001_ao_pl_027-2024.pdf</t>
   </si>
   <si>
     <t>Modifica a redação da Emenda Modificativa 001/2024, ao Projeto de Lei do Legislativo n.º 027/2024.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/1/001.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/1/001.2024.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, Da Câmara Municipal De Parelhas –RN._x000D_
 Requeiro na forma requerimento depois de ouvido o plenário e este aprovado, que seja enviado oficio e copia deste requerimento, ao Excelentíssimo Sr. Prefeito Municipal, Sr. TIAGO DE MEDEIROS ALMEIDA, e a Secretária Municipal de Administração e Gestão de Pessoas, a Sr.ª CÍCERA PATRICIA GAMBARRA DANTAS MESSIAS, para que ambos estudem a possibilidade de realizar um novo Concurso Público no Município de Parelhas/RN.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/2/002.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/2/002.2024.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, da Câmara Municipal de Parelhas –RN._x000D_
 Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Secretário Estadual de Segurança Pública e Defesa Social, o Sr. FRANCISCO CANINDÉ DE ARAÚJO SILVA, e ao Exmo. Deputado Estadual, o Sr.  FRANCISCO ASSIS DE MEDEIROS, para que juntos articulem a transformação da Delegacia da Polícia Civil de Parelhas em Delegacia Regional, para viabilizar plantões noturnos e de final de semana de forma a atender as cidades circunvizinhas.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/3/003.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/3/003.2024.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, da Câmara Municipal de Parelhas –RN._x000D_
 Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à Exma. Deputada Federal, a Sra. NATÁLIA BONAVIDES, e ao Exmo. Deputado Estadual, o Sr.  FRANCISCO ASSIS DE MEDEIROS, para que juntos articulem articularem com Governo do Estado e junto ao Governo Federal Recursos para a instalação de placas de energia solar e de sistema de refletores para o Estádio de futebol Laurentino Bezerra.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/4/003.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/4/003.2024.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, da Câmara Municipal de Parelhas –RN._x000D_
 Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à Exma. Senadora da República, a Sra. ZENAIDE MAIA, possa enviar uma emenda parlamentar para o Estádio de futebol Laurentino Bezerra.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, da Câmara Municipal de Parelhas –RN._x000D_
 Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Exmo. Deputado Estadual, o Sr.  FRANCISCO ASSIS DE MEDEIROS, para que ele aloque uma emenda parlamentar para viabilizar a cobertura da quadra da Escola Cooperativa de Parelhas – COOEPAR.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/6/006.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/6/006.2024.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, da Câmara Municipal de Parelhas –RN._x000D_
 Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento, ao Exmo. Prefeito Municipal, o Sr. TIAGO DE MEDEIROS ALMEIDA, e ao o Secretário de Agricultura, de Recursos Hídricos, da Pesca, do Meio Ambiente e da Defesa Civil, o Sr. ROBERTO DA SILVA SANTOS, para que juntos criem um ponto fixo para coleta do lixo eletrônico no município de Parelhas.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/7/007.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/7/007.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma requerimento depois  de ouvido o plenário e este aprovado, que seja enviado oficio e copia deste requerimento, ao Excelentíssimo Sr. Prefeito Municipal, Sr. TIAGO DE MEDEIROS ALMEIDA, VENHO REQUERER, AS SEGUINTES INFORMAÇÕES:_x000D_
 a)	Prestação de contas da praça da rodoviária:_x000D_
 b)	Solicitação para construção da obra;_x000D_
 c)	Ordem de serviços, empenho, liquidação, nota fiscal e pagamento.</t>
   </si>
   <si>
     <t>Francicleide Maria de Souza</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/8/008.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/8/008.2024.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, da Câmara Municipal de Parelhas –RN._x000D_
 Requeiro na forma requerimento depois  de ouvido o plenário e este aprovado, que seja enviado oficio e copia deste requerimento, ao Excelentíssimo Sr. Prefeito Municipal, Sr. TIAGO DE MEDEIROS ALMEIDA, VENHO REQUERER, AS SEGUINTES INFORMAÇÕES:_x000D_
 a)	Reitero o seguinte pedido de informação, relatório detalhado por unidades gestoras da disponibilidade financeira da prefeitura municipal de Parelhas, referente ao período de 01 de janeiro de 2021 a 30 de outubro de 2021.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/9/009.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/9/009.2024.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, da Câmara Municipal de Parelhas –RN._x000D_
 Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento, ao Excelentíssimo Prefeito Municipal, o Sr.º. TIAGO DE MEDEIROS ALMEIDA, para que o mesmo autorize o Secretário de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, a adquirir tendas para que sejam montadas em dias de sepultamento nos cemitérios do município.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/10/010.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/10/010.2024.pdf</t>
   </si>
   <si>
     <t>Exm°. Sr° Presidente da Câmara Municipal de Parelhas – RN_x000D_
 Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento a Exma. Deputada Federal, a Sra. NATÁLIA BONAVIDES, para que a mesma possa destinar uma emenda parlamentar para aquisição de um trator para agricultura familiar do município de Parelhas.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/12/011.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/12/011.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário Municipal de Saúde, o Sr. TIAGO TIBÉRIO DOS SANTOS, com cópia para a Exma. Promotora de Justiça da Comarca de Parelhas, a Sra. KALINE CRISTINA DANTAS PINTO, para que o referido secretário realize os seguintes exames para setor de zoonoses:_x000D_
 •	Leptospirose;_x000D_
 •	Leihmaniose – calazar;_x000D_
 •	Erliquiose – doença de carrapato._x000D_
 Além de disponibilização de vacinas para prevenção da Cinomose, como também aquisição de medicamento para tratamento de sarna canina e felina.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/15/012.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/15/012.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma requerimento depois  de ouvido o plenário e este aprovado, que seja enviado oficio e copia deste requerimento, ao Excelentíssimo Sr. Prefeito Municipal, Sr. TIAGO DE MEDEIROS ALMEIDA, VENHO REQUERER AS SEGUINTES INFORMAÇÕES:_x000D_
 lista dos servidores contratados de forma direta pelo poder público municipal, e através de terceirização com as empresas: ETMO SERVIÇOS E EVENTOS - CNPJ N° 26.915.808/0001, e a empresa R.L. ROSA - CNPJ N° 19.434.565/001-05, referente ao período de 02/01/2024 a 31/12/2022.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/16/013.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/16/013.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Superintendente de Agricultura e Pecuária do RN, o Sr. MANOEL DE FREITAS NETO, e ao Secretário de Agricultura Familiar e Cooperativismo - SAF/MAPA, o Sr. MARCIO CANDIDO ALVES, para que os mesmos possam viabilizar um Carro-Pipa para o uso exclusivo dos Agricultores Familiares, do município de Parelhas/RN.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/17/014.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/17/014.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Sr. SEBASTIÃO JOSÉ DE ARRUDA JÚNIOR, Superintendente Regional da Companhia Nacional de Abastecimento (Conab) no Rio Grande do Norte, com o objetivo de viabilizar o subsídio para o milho em prol os agricultores familiares do município de Parelhas/RN.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/18/015.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/18/015.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Sr. GUILHERME MORAES SALDANHA, Secretário Estadual de Agricultura, da Pecuária e da Pesca no Rio Grande do Norte, com o objetivo de viabilizar a distribuição gratuita de forragem concentrada para os agricultores familiares do município de Parelhas/RN.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/19/016.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/19/016.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento, solicitando informações à Tim S/A acerca das recorrentes falhas na rede de serviços prestados pela operadora em nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/21/017.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/21/017.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma requerimento depois de ouvido o plenário e este aprovado, que seja enviado oficio e copia deste requerimento, ao Excelentíssimo Sr. Prefeito Municipal, Sr. TIAGO DE MEDEIROS ALMEIDA, e ao Secretário de Agricultura, de Recursos Hídricos, da Pesca, do Meio Ambiente e da Defesa Civil, o Sr. ROBERTO DA SILVA SANTOS, para que ambos possam dar cumprimento à LEI COMPLEMENTAR Nº 020/2004, DE 22 DE NOVEMBRO DE 2004 – que dispõe sobre o Código do MEIO AMBIENTE do Município de Parelhas, em seu Capitulo VII sobre Poluição Sonora, em seu Art. 85 que diz: Fica proibida a emissão de ruídos e vibrações em zonas predominantes ou exclusivamente residenciais após as vinte e duas horas até seis horas do dia seguinte.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/22/018.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/22/018.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento, ao Excelentíssimo Presidente da Câmara Municipal de Parelhas-RN, o Sr. ALYSON WAGNER DE OLIVEIRA, para que em conformidade com o Art. 15, Inciso XXXVIII do Regimento Interno, este autorize a realização de Sessão Solene a ser realizada no durante o mês março nesta Nobre Casa, em comemoração ao Dia Internacional da Mulher.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/23/019.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/23/019.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento, ao Excelentíssimo Prefeito Municipal, o Sr.º. TIAGO DE MEDEIROS ALMEIDA, para que o mesmo autorize o Secretário de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, a construir uma praça ao lado da Capela de Santa Luzia, na Comunidade Sussuarana I em parceria com a comunidade.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/25/020.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/25/020.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas-RN, o Sr. TIAGO DE MEDEIROS ALMEIDA, para o mesmo autorize o Secretário de Agricultura, de Recursos Hídricos, da Pesca, do Meio Ambiente e da Defesa Civil, o Sr. ROBERTO DA SILVA SANTOS, a realizar a reforma do prédio onde fica o dessalinizador e o tanque de rejeitos da Comunidade Sussuarana I, na Zona Rural do nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/26/021.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/26/021.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento, ao Excelentíssimo Prefeito Municipal, o Sr.º. TIAGO DE MEDEIROS ALMEIDA, para que o mesmo autorize o Secretário de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, a iluminar o canteiro que dá acesso à Rua Lúcio Dantas e em torno do Terminal Rodoviário, além disso providenciar a instalação de dois postes.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/28/022.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/28/022.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, para que ele providencie um mutirão para realizar os reparos das ruas danificadas pelas chuvas.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/30/023.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/30/023.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à Exma. Deputada Federal, a Sra. NATÁLIA BONAVIDES, para que a mesma aloque uma emenda parlamentar para adquirir uma placa de energia solar para a colônia dos pescadores Z-26 de Parelhas.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/31/024.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/31/024.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Exmo. Deputado Federal, o Sr. FERNANDO MINEIRO, para que ele aloque uma emenda parlamentar para a construção de uma passagem molhada no riacho da porca na comunidade Colonos.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/46/025.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/46/025.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas-RN, o Sr. TIAGO DE MEDEIROS ALMEIDA, para que junto ao Secretário de Saúde, o Sr. TIAGO TIBÉRIO, possa providenciar a reforma do prédio do Posto de Saúde Marlete da Nóbrega Luz, localizado no bairro Maria Terceira.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/50/026.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/50/026.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário Municipal de Saúde, o Sr. TIAGO TIBÉRIO DOS SANTOS, e a Secretária Municipal de Desenvolvimento Econômico, Turismo e Comunicação, a SRA. ELIARA VIRGINIA DE LUCENA SANTOS TORRES, para que juntos realizem a divulgação de campanha publicitária para a conscientização das gestantes quanto a imunização no período da gestação.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/52/027.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/52/027.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste Requerimento Exmo. Deputado Federal, o Sr. FERNANDO MINEIRO, para que o mesmo possa alocar emenda parlamentar para aquisição de veiculo tipo VAN ADPTADA para o uso das atividades com os usuários do CAPS e crianças e adolescentes da AME- Associação das Mães Especiais.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/54/028.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/54/028.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento, ao Exmo. Deputado Federal, o Sr. BENES LEOCÁDIO, para que o mesmo aloque uma emenda parlamentar para viabilizar a construção de uma passagem molhada sobre o Rio Cobra, na comunidade Cachoeira, que dá acesso a propriedade de Nequinho Adonis.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/55/029.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/55/029.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Prefeito Municipal, Sr. TIAGO MEDEIROS DE ALMEIDA, que autorize o Secretário Municipal de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, para que o mesmo veja a possibilidade de construir três lombadas (quebra-molas), na estrada que liga a cidade de Parelhas à Barragem Ministro João Alves Filho (Barragem Boqueirão).</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/57/030.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/57/030.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento a Excelentíssima Governadora do Estado do Rio Grande do Norte, a Srª. FÁTIMA BEZERRA, e ao Exmo. Diretor Estadual do Idema, o Sr. WERNER FARKATT TABOSA, para que juntos possam implantar na Central do Cidadão de Parelhas/RN um Box do IDEMA, para que assim se forneça melhor assistência aos ceramistas do nosso município e região.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/59/031.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/59/031.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal, Sr.  TIAGO DE MEDEIROS ALMEIDA, para que o mesmo encaminhe a esta casa um projeto de lei criando plano de cargos e carreiras da guarda municipal, e incluindo o risco de vida dos agentes de segurança municipal.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/60/032.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/60/032.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário Municipal de Obras, Serviços Urbanos e Transportes, do Município de Parelhas, o Sr. LUVANOR DO NASCIMENTO ENEDINO, para que o mesmo possa articular a implementação de faixas de pedestre em frente a todas as escolas do município.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/63/033.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/63/033.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário de Meio Ambiente e Recursos Hídricos do Estado do Rio Grande do Norte, o Sr.  PAULO LOPES VARELLA NETO, com o objetivo de viabilizar a perfuração e instalação de poços em prol os agricultores familiares do município de Parelhas/RN.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/64/034.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/64/034.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Exmo. Deputado Federal, o Sr. EZEQUIEL FERREIRA, para que o mesmo articule a vinda de um Box do Idema para a Central do Cidadão de Parelhas/RN.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/67/035.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/67/035.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento a Exma. Diretora-Presidente da NEOENERGIA - COSERN, a Srª. FABIANA LOPES, para que a mesma veja a possibilidade de ampliar o programa Vale Luz para abranger o município de Parelhas.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/69/036.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/69/036.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à Secretária de Saúde do Estado do Rio Grande do Norte, Srª. LYANE RAMALHO CORTEZ, para que ela viabilize uma capacitação para médicos e enfermeiros, com o objetivo de inserir a colocação de DIU na atenção básica do Município de Parelhas/RN.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/77/037.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/77/037.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário Municipal de Saúde, o Sr. TIAGO TIBÉRIO DOS SANTOS, e ao Secretário de Assistência Social, do Trabalho, da Habitação e do Esporte, o Sr. LEANDRO JOSÉ DA SILVA SANTOS, onde os mesmos possam realizar um dia de ação para beneficiar as mulheres do nosso município, proporcionando lazer para as mesmas na praça da rodoviária, com diversos eventos. Tendo como exemplo: danças, teatro, serviços de saúde e palestra, em alusão ao mês em que é comemorado o dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/78/038.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/78/038.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento, ao Excelentíssimo Prefeito Municipal, o Sr.º. TIAGO DE MEDEIROS ALMEIDA, para que o mesmo possa tomar providências acerca de uma reforma da Praça José Arnaldo de Medeiros (Praça da Rodoviária), com os seguintes serviços: concertos de bancos, concerto do piso e manutenção no parque das crianças.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/76/039.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/76/039.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento, ao Excelentíssimo Prefeito Municipal, o Sr.º. TIAGO DE MEDEIROS ALMEIDA, para que o mesmo veja a possibilidade de instalar uma barra de proteção, que liga a parede da barragem Boqueirão até a entrada do sítio de Dona Mariquinha.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/79/040.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/79/040.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma requerimento depois de ouvido o plenário e este aprovado, que seja enviado oficio e copia deste requerimento, ao Excelentíssimo Sr. Prefeito Municipal, Sr. TIAGO DE MEDEIROS ALMEIDA, a Secretária do Gabinete Civil, a Sra. VERA LÚCIA DE SOUZA LIMA e a Secretária de Administração e Gestão de Pessoas, a Sra. CÍCERA PATRICIA GAMBARRA DANTAS MESSIAS, para que ambos possam ver a possibilidade de doar o antigo prédio da Policia Civil para a Guarda Municipal.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/80/041.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/80/041.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal, Sr.  TIAGO DE MEDEIROS ALMEIDA para que junto ao Secretário de Obras, O Sr. LUVANOR DO NASCIMENTO ENEDINO, veja a possibilidade de realizar a cessão do antigo prédio dos Correios, na Comunidade Barra, para a Associação da referida comunidade.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/81/042.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/81/042.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal, Sr.  TIAGO DE MEDEIROS ALMEIDA, e ao Secretário de Assistência Social, do Trabalho, da Habitação e do Esporte, o Sr. LEANDRO JOSÉ DA SILVA SANTOS, para que juntos verifiquem a viabilidade e se possível executem a distribuição de peixes na semana santa aqui no município de parelhas.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/83/043.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/83/043.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Prefeito Municipal, Sr. TIAGO MEDEIROS DE ALMEIDA, que autorize o Secretário Municipal de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, para que o mesmo alargue o pontilhão da Rua Comendador José Gomes que dá acesso à rua Roberto pereira da costa e a travessa Alcides Braz de Araújo.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/84/044.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/84/044.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Presidente da Câmara Municipal de Parelhas/RN, o Sr. ALYSON WAGNER DE OLIVEIRA, para que em conformidade com o Art. 15, Inciso XXXVIII do Regimento Interno, seja realizada uma Audiência Pública, em data a ser proposta, com o objetivo de discutir a regularização fundiária urbana e rural e para discutir habilitação rural e urbana.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/87/045.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/87/045.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento, ao Exmo. Prefeito Municipal, o Sr. TIAGO DE MEDEIROS ALMEIDA, para que o mesmo veja a possibilidade de arborizar com plantas nativas, em parceria com a Elera, a PRAÇA DÁRIO PEREIRA DE MACÊDO localizada em frente à Escola Municipal Dom José Delgado.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Presidente da FECOMÉRCIO RN, o Sr. MARCELO FERNANDES DE QUEIROZ, para que o mesmo envie ao Município de Parelhas a unidade móvel do SESC-RN “SAÚDE MULHER”, com os seguintes serviços: exames de mamografia, preventivos, ultrassonografias e realização de ações de educação em saúde com toda rede municipal e zona rural, em decorrência da carência da saúde da mulher no município.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/92/047.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/92/047.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal, Sr.  TIAGO DE MEDEIROS ALMEIDA, e ao Secretário de Assistência Social, do Trabalho, da Habitação e do Esporte, o Sr. LEANDRO JOSÉ DA SILVA SANTOS, para que juntos viabilizem a reforma da quadra localizada no Povoado Joazeiro, no município de Parelhas/RN.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/93/048.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/93/048.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Exmo. Deputado Estadual, o Sr. FRANCISCO ASSIS DE MEDEIROS, para que o mesmo aloque uma emenda parlamentar para adquirir um veículo para transportar os usuários do CAP’s.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/94/049.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/94/049.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, para que ele providencie a construção de paradas de ônibus nas comunidades Várzea do Barro, Sussuarana I, Sussuarana II e Timbaúba, bem como nas proximidades de algumas escolas onde tem aglomeração de estudantes.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/95/050.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/95/050.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento a Excelentíssima Governadora do Estado do Rio Grande do Norte, a Srª. FÁTIMA BEZERRA, para que a mesma possa priorizar no Plano de Recuperação das Estradas, a RN-086, que liga a localidade de Rajada ao Município de Equador/RN.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/96/051.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/96/051.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário Municipal de Saúde, o Sr. TIAGO TIBÉRIO DOS SANTOS, onde o mesmo possa junto com sua equipe, realizar palestras com psicólogos, nos estabelecimentos públicos. Agendadas, para os respectivos servidores.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/97/052.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/97/052.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento, ao Excelentíssimo Secretário de Saúde, o Sr.º. TIAGO TIBÉRIO DOS SANTOS, para que o mesmo veja a possibilidade, de instalar o Programa de Tratamento do climatério e da menopausa pelo Sistema Único de Saúde (SUS), no nosso município.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/98/053.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/98/053.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal, Sr.  TIAGO DE MEDEIROS ALMEIDA, para que o mesmo autorize o Secretário Municipal de Saúde, o Sr. TIAGO TIBÉRIO DOS SANTOS, a efetuar estudos no sentido de efetuar à contratação de profissionais dos serviços especializados na prestação de serviços médicos em ortopedia, aos pacientes do SUS ou que necessitem de atenção e acompanhamento médico no Hospital Dr. José Augusto Dantas, para atender às demandas a nossa população, através da Unidade hospitalar do nosso município.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/99/054.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/99/054.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal, Sr.  TIAGO DE MEDEIROS ALMEIDA para que junto ao Secretário de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, vejam a possibilidade de realizar estudos para prevenção de combate emergencial de incêndio.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/100/055.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/100/055.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Exmo. Deputado Estadual, o Sr. EZEQUIEL FERREIRA, para que o mesmo aloque uma emenda parlamentar para construção de academias de saúde nas seguintes comunidades: Barra, Olho D’água do Boi, Cachoeira, Colonos, Quintos do Meio e Timbaúba.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/101/056.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/101/056.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Diretor Geral do Departamento Nacional de Obras Contra as Secas – DNOCS, o Sr. FERNANDO MARCONDES DE ARAÚJO LEÃO, para que o mesmo envie uma equipe especializada para fazer a limpeza do mato da parede e do sangradouro do Açude Caldeirão localizado no município de Parelhas/RN.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/102/057.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/102/057.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento, ao Excelentíssimo Prefeito Municipal, o Sr.º. TIAGO DE MEDEIROS ALMEIDA, para que o mesmo autorize o Secretário Municipal da Agricultura, de Recursos Hídricos, da Pesca, do Meio Ambiente e da Defesa Civil, o Sr. ROBERTO DA SILVA SANTOS, para que ele providencie a perfuração de um poço na comunidade Cachoeira.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/103/058.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/103/058.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento, ao Exmo. Deputado Federal, o Sr. BENES LEOCÁDIO, para que o mesmo aloque uma emenda parlamentar para que seja realizado a pavimentação das seguintes ruas: Rua Josenice dos Anjos Silva, Rua Francisca Maria da Conceição e Rua José Dias da Silva, todas localizadas no povoado Juazeiro, município de Parelhas/RN.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/104/059.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/104/059.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento, Presidente do SENAR RN, o Sr. JOSÉ ÁLVARES VIEIRA, para que o mesmo possa viabilizar a vinda do Programa Bem Viver ao município de Parelhas/RN.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/105/060.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/105/060.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas/RN, o Sr. TIAGO DE MEDEIROS ALMEIDA, para que o mesmo possa enviar a essa casa legislativa se o município já possui algum convênio que disponibilize uma casa de apoio para as mulheres que sofrem com a violência doméstica, e em caso de resposta negativa que o mesmo veja a possibilidade de disponibilizar essa casa de apoio para essas mulheres que sofrem com esse tipo de violência.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/106/061.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/106/061.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Exmo. Deputado Estadual, o Sr. FRANCISCO ASSIS DE MEDEIROS, para que o mesmo articule uma atração para a festa do santuário através da fundação José Augusto.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/107/062.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/107/062.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental, depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à Mesa Diretora da Câmara Municipal de Parelhas, solicitando que o seguinte projeto: _x000D_
 •	Projeto de Lei do Legislativo n° 006/2024, de autoria da Comissão de Orçamento e Fiscalização Financeira – Fixa os subsídios dos vereadores e vereadoras da Câmara Municipal de Parelhas para a legislatura 2025/2028, e dá outras providências. _x000D_
 Seja discutido e votado em regime de “URGÊNCIA/URGENTISSIMA”, em única votação e em sessão extraordinária, conforme descrito no art. 132, parágrafo § 1º.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/108/063.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/108/063.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental, depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à Mesa Diretora da Câmara Municipal de Parelhas, solicitando que o seguinte projeto: _x000D_
 •	Projeto de Resolução n° 004/2024, de autoria da Comissão de Orçamento e Fiscalização Financeira – Revoga integralmente a Resolução n° 006/2023, de 28 de dezembro de 2023 _x000D_
 Seja discutido e votado em regime de “URGÊNCIA/URGENTISSIMA”, em única votação, conforme descrito no art. 132, parágrafo § 1º.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/109/064.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/109/064.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário de Meio Ambiente e Recursos Hídricos do Estado do Rio Grande do Norte, o Sr.  PAULO LOPES VARELLA NETO, para que o mesmo envie uma equipe técnica para a comunidade Sussuarana I com o objetivo de elaborar um projeto para a construção de uma barragem.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à Exma. Deputada Federal, a Sra. NATÁLIA BONAVIDES, para que ela articule uma emenda parlamentar para construir uma arquibancada no Estádio Laurentino Bezerra.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/111/066.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/111/066.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário Municipal da Agricultura, do Recursos Hídricos, da Pesca, do Meio Ambiente e da Defesa Civil, o Sr. ROBERTO DA SILVA SANTOS, para que o mesmo providencie a compra de uma fôrma para construir caixas-d’água na zona rural do município de Parelhas em articulação com a CAPESA e com o sindicato dos trabalhadores rurais.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/112/067.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/112/067.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Exmo. Senhor TIAGO, DE MEDEIROS ALMEIDA- Prefeito Municipal para que autorize o Senhor ROBERTO DA SILVA SANTOS, Secretário de Agricultura, de Recursos Hídricos, Pesca, do Meio Ambiente e da Defesa Civil, para criação de um Plano Municipal de Contingência- Defesa Civil.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/113/068.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/113/068.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que seja enviados ofício e cópia deste requerimento ao Excelentíssimo Superintendente Regional II - STU-NAT, da Companhia Brasileira de Trens Urbanos – CBTU, o SR. JOÃO MARIA CAVALCANTI, para que o mesmo realize a doação de trilhos inservível ao tráfego ferroviário, material esse que se encontra fora de uso para o tráfego de trens do município de Natal-RN, com fins de restaurar os mata-burros da Zona Rural do município de Parelhas-RN.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento a Excelentíssima Secretário de Estado do Planejamento, do Orçamento e Gestão – SEPLAN, a Srª. MARIA VIRGÍNIA FERREIRA LOPES, para que a mesma inclua no Programa Governo Cidadão, a Urbanização da Orla do Açude Dix-Sept Rosado, uma vez que este projeto já foi elaborado, no município de Parelhas/RN.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/115/070.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/115/070.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento a Exma. Diretora-Presidente da NEOENERGIA - COSERN, a Srª. FABIANA LOPES, para que a mesma possa tomar providências com relação as constantes quedas de energia que vem ocorrendo no município de Parelhas/RN e viabilizar a partir disso um estudo para a promoção de uma boa distribuição de energia aos munícipes.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/116/071.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/116/071.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento, ao Excelentíssimo Diretor Presidente da Companhia de Águas e Esgotos do Rio Grande do Norte – CAERN, o Sr. ROBERTO SERGIO LINHARES, e ao Exmo. Diretor Regional da CAERN/SERIDÓ, o Sr. ADELSON SEBASTIÃO DOS SANTOS, para que ambos tomem providência com relação as constantes faltas de água no município de Parelhas/RN.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/117/072.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/117/072.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Prefeito Municipal, Sr. TIAGO MEDEIROS DE ALMEIDA, que autorize o Secretário Municipal de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, a colocar Grades de Proteção na Galeria que corta a Rua João Pereira da Silva, no Centro, Zona Urbana do Município.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/118/073.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/118/073.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas-RN, o Sr. TIAGO DE MEDEIROS ALMEIDA, para que junto ao Secretário de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, possam articular a inserção de um pontilhão para passagem de veículos no cruzamento da rua João Pereira da Silva para a Rua Cosme Luiz.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/119/074.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/119/074.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento, ao Excelentíssimo Prefeito Municipal, o Sr.º. TIAGO DE MEDEIROS ALMEIDA, no sentido de o mesmo autorizar o Secretário Municipal de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENENDINO, a realizar mudanças nas placas de sinalização vertical com advertência PARE, pois algumas estão colocadas em locais desnecessários, e existem locais que necessitam e não possuem essa sinalização, como recomenda a resolução n° 039/1998 – CONRAN.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/120/075.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/120/075.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à gerente do escritório da CAERN – Unidade de Parelhas, a Sra. MARIA DA CONCEIÇÃO DANTAS E SILVA, e ao Exmo. Diretor Regional da CAERN/SERIDÓ, o Sr. ADELSON SEBASTIÃO DOS SANTOS, para que ambos providenciem a reativação da adutora de Santana do Seridó que capta água da barragem Caldeirão.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/121/076.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/121/076.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Coordenador Geral do Programa Central do Cidadão, o Sr. LUIZ RENATO NOGUEIRA, para que o mesmo possa incluir a Central do Cidadão de Parelhas no programa Central Acolhe.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/122/077.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/122/077.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma requerimento depois de ouvido o plenário e este aprovado, que seja enviado oficio e copia deste requerimento, ao Excelentíssimo Sr. Prefeito Municipal, Sr. TIAGO DE MEDEIROS ALMEIDA, e a Secretária de Administração e Gestão de Pessoas, a Sra. CÍCERA PATRICIA GAMBARRA DANTAS MESSIAS, para que ambos possam ver a possibilidade de realizar estudos para criar uma secretaria de Segurança no município de Parelhas.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/123/078.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/123/078.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal, o Sr. TIAGO DE MEDEIROS ALMEIDA, e ao Secretário Municipal de Saúde, o Sr. TIAGO TIBÉRIO DOS SANTOS, para que juntos articulem a contratação de um segurança armado para o Hospital Municipal Dr. José Augusto Dantas.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/124/079.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/124/079.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Prefeito Municipal, Sr. TIAGO MEDEIROS DE ALMEIDA, para que o mesmo providencie junto ao setor competente a compra das bandeiras do município de Parelhas, do Estado do Rio Grande do Norte e do Brasil, para as escolas municipais e repartições públicas do município.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento a Excelentíssima Sra. FÁTIMA BEZERRA, Governadora do Estado do Rio Grande do Norte, que seja implantado um box da UNICAT na Central do Cidadão do Município de Parelhas.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/126/081.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/126/081.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Exmo. Diretor Regional da CAERN/SERIDÓ, o Sr. ADELSON SEBASTIÃO DOS SANTOS, para que ele providencie a reativação da adutora de Jardim do Seridó que captava água do Zangarelhas e da passagem das Traíras.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/127/082.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/127/082.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental, depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à Mesa Diretora da Câmara Municipal de Parelhas, solicitando que o seguinte projeto: _x000D_
 •	Projeto de Lei Complementar n.º 001/2024: que dispõe sobre a estrutura administrativa da Câmara Municipal de Parelhas, organiza os seus cargos efetivos e comissionados e revoga as Leis Complementares nº 054/2016, 056/2016 e 058/2017_x000D_
 Seja discutido e votado em regime de “URGÊNCIA/URGENTISSIMA”, em única votação, conforme descrito no art. 132, parágrafo § 1º.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/128/083.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/128/083.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Presidente da Câmara Municipal de Parelhas/RN, o Sr. ALYSON WAGNER DE OLIVEIRA, para que seja realizada a Sessão Solene de Entregas de Títulos de Cidadão Parelhense, Comenda Senador Dario Pereira de Macêdo e Medalha Mérito Legislativo, honrarias oriundas do Poder Legislativo do município de Parelhas/RN.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/129/084.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/129/084.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento, ao Excelentíssimo Prefeito Municipal, o Sr. TIAGO DE MEDEIROS ALMEIDA, e ao Secretário Municipal de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, para que juntos disponibilizem um fiscal em nome da Secretaria de Obras, que possa durante o período noturno, fiscalizar nas ruas quais postes estão apagados e necessitam da troca de lâmpadas.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/130/085.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/130/085.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que seja enviado cópia deste Requerimento ao Excelentíssimo Prefeito Municipal de Parelhas-RN, Sr. TIAGO DE MEDEIROS ALMEIDA, para que o mesmo junto ao Secretário Municipal de Saúde, o Sr. TIAGO TIBÉRIO DOS SANTOS, possam instalar no Hospital Municipal Dr. José Augusto Dantas, um Sala Lilás para acolher mulheres vítimas de violência doméstica.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/131/086.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/131/086.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas-RN, o Sr. TIAGO DE MEDEIROS ALMEIDA, e ao Secretário Municipal de Saúde, o Sr. TIAGO TIBÉRIO, para que juntos analisem e articulem para que o horário de atendimento do Centro de Especialidades Odontológicas – CEO se estenda até a noite, para que assim o centro possa atender aos Trabalhadores das Cerâmicas, Facções de Costura, e trabalhadores do horário comercial em geral.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/132/087.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/132/087.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento, A SECRETARIA DE ASSISTÊNCIA SOCIAL, bem como ao Secretário de Saúde o Sr. TIAGO TIBÉRIO DOS SANTOS e a Secretária de Educação, a Sra. ANTÔNIA ZÉLIA, para organizar um cronograma anual com a semana de palestras e orientações para a família das crianças com TEA.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/133/088.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/133/088.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à SECRETARIA DE ASSISTÊNCIA SOCIAL, DO TRABALHO, DA HABITAÇÃO E DO ESPORTE, para que seja implantado em nosso município o auxílio moradia, onde prevê a concessão de auxílio-aluguel a mulheres vítimas de violência doméstica.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/134/089.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/134/089.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento a Exma. Deputada Federal, a Sra. NATÁLIA BONAVIDES, e ao Exmo. Ministro da Educação, o Sr. CAMILO SANTANA, para que juntos articulem a ampliação da faixa etária do público alvo da modalidade alunos da Educação de Jovens e Adultos do Programa Pé de Meia que hoje é de 19 a 24 anos para até 80 anos.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/135/090.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/135/090.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Exmo. Deputado Estadual, o Sr. FRANCISCO ASSIS DE MEDEIROS, para que o mesmo envie uma emenda parlamentar para aquisição de barracas padronizadas para os artesãos parelhenses.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/136/091.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/136/091.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Exmo. Deputado Estadual, o Sr. FRANCISCO ASSIS DE MEDEIROS, para que o mesmo envie uma emenda parlamentar para aquisição de insumos direcionados ao setor de zoonoses do município.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/137/092.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/137/092.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma requerimento depois de ouvido o plenário e este aprovado, que seja enviado oficio e copia deste requerimento a Secretário de Administração do Estado do Rio Grande do Norte, o Sr. PEDRO LOPES DE ARAÚJO NETO, para que o mesmo possa dar celeridade ao leilão dos veículos que estão no pátio da polícia civil de Parelhas.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas-RN, o Sr. TIAGO DE MEDEIROS ALMEIDA, para que o mesmo cerque um espaço na lateral da rodoviária com o objetivo de criar o pátio da polícia civil e da Guarda Municipal.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/139/094.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/139/094.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Secretário Estadual de Segurança Pública e Defesa Social, o Sr. FRANCISCO CANINDÉ DE ARAÚJO SILVA, para que o mesmo possa aumentar o efetivo da Civil de Parelhas e incluir uma policial feminina.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/140/095.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/140/095.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma requerimento depois de ouvido o plenário e este aprovado, que seja enviado oficio e copia deste requerimento a Sra. GISLIANE DA SILVA COSTA, para que a mesma possa viabilizar o Giroflex da viatura da guarda municipal.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/141/096.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/141/096.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à gerente do escritório da CAERN – Unidade de Parelhas, a Sra. MARIA DA CONCEIÇÃO DANTAS E SILVA, e ao Exmo. Diretor Regional da CAERN/SERIDÓ, o Sr. ADELSON SEBASTIÃO DOS SANTOS, para que ambos providenciem um veículo de pequeno porte para dar suporte aos serviços de manutenção da rede geral de esgoto do município de Parelhas.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/142/097.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/142/097.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário Municipal da Agricultura, do Recursos Hídricos, da Pesca, do Meio Ambiente e da Defesa Civil, o Sr. ROBERTO DA SILVA SANTOS, para que o mesmo crie um plano emergencial de reparos nas vias de acesso as comunidades rurais e aos bairros do município de Parelhas, além da desobstrução dos riachos e pontos de alargamento.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/143/098.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/143/098.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à gerente do escritório da CAERN – Unidade de Parelhas, a Sra. MARIA DA CONCEIÇÃO DANTAS E SILVA, para ela possa viabilizar a extensão de rede de água da saída para Campina Grande com o objetivo de atender aos moradores do Pingal.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/144/099.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/144/099.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas-RN, Sr. TIAGO DE MEDEIROS ALMEIDA, para que seja construído um pontilhão onde dá acesso ao Bairro Boqueirão, zona urbana do nosso município e barragem Boqueirão.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Exmo. Presidente da Câmara Municipal de Parelhas/RN, o Srº ALYSON WAGNER DE OLIVEIRA, para que ele disponibilize e forneça o suporte necessário, durante um dia inteiro, para a realização de um seminário com vereadores e equipe técnica, para apresentação e discursão da minuta do Regimento interno e alterações da lei orgânica, da Câmara Municipal de Parelhas/RN.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/161/101.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/161/101.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal, Sr.  TIAGO DE MEDEIROS ALMEIDA, e ao Secretário Municipal de Saúde, o Sr. TIAGO TIBÉRIO DOS SANTOS, para que juntos realizem a integração do município de Parelhas com o programa Mais Acesso a Especialistas, do Governo Federal, por meio do Ministério da Saúde.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/162/102.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/162/102.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal, Sr.  TIAGO DE MEDEIROS ALMEIDA, e a Secretária de Educação, a Sra. ANTÔNIA ZÉLIA, para que juntos possam aderir ao programa "A Turma da Cidadania", do Governo Federal, por meio da Controladoria Geral da União.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/163/103.204.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/163/103.204.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Diretor Regional da CAERN/SERIDÓ, o Sr. ADELSON SEBASTIÃO DOS SANTOS, considerando que a barragem Boqueirão, responsável pelo abastecimento hídrico do município de Parelhas, apresenta uma capacidade hídrica atual de aproximadamente 27% de sua capacidade total; solicito a elaboração de um Plano de Ações Estratégicas para o Gerenciamento do Abastecimento Hídrico em Parelhas.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/164/104.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/164/104.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário de Saúde o Sr. TIAGO TIBÉRIO DOS SANTOS e a Secretária de Educação, a Sra. ANTÔNIA ZÉLIA, para que seja implementada a assistência integral aos alunos com transtornos de aprendizagem.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/165/105.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/165/105.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário Municipal de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, para que o mesmo instale a placa de identificação da rua Honorato Chermont.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/166/106.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/166/106.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas-RN, Sr. TIAGO DE MEDEIROS ALMEIDA, e ao Secretário de Saúde o Sr. TIAGO TIBÉRIO DOS SANTOS, para que seja viabilizado a possibilidade de um psicólogo na Maternidade Dr Graciliano Lordão.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/167/107.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/167/107.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à Exma. Senadora da República, a Sra. ZENAIDE MAIA, para que a mesma aloque uma emenda para a construção de uma casa de apoio, na região do Seridó, para mulheres vítimas de violência doméstica</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/168/108.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/168/108.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário de Assistência Social, do Trabalho, da Habitação e do Esporte, o Sr. EMANUEL WILLIAM SANTOS DE SOUZA, para que o mesmo veja a possibilidade de criar o Fundo Municipal do Conselho dos Direitos da Mulher.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/169/109.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/169/109.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma requerimento depois  de ouvido o plenário e este aprovado, que seja enviado oficio e copia deste requerimento, ao Secretário de Assistência Social, do Trabalho, da Habitação e do Esporte, o Sr. EMANUEL WILLIAM SANTOS DE SOUZA, VENHO REQUERER, AS SEGUINTES INFORMAÇÕES DE ACORDO COM A LEI 2675/2022, PARÁGRAFO ÚNICO DO ART. 35:_x000D_
 a)	Quais as resoluções o conselho municipal de Assistência Social fez, com relação aos critérios e prazos para atender os benefícios eventuais;_x000D_
 b)	Quantidade de cestas básicas ofertadas pelo município; _x000D_
 c)	Quantidade de alugueis sociais;_x000D_
 d)	Reformas e construções para as famílias necessitando do nosso município.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/170/110.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/170/110.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à Exma. Senadora da República, a Sra. ZENAIDE MAIA, à Exma. Deputada Federal, a Sra. NATÁLIA BONAVIDES, e ao Exmo. Deputado Federal, o Sr. FERNANDO MINEIRO, para que juntos aloquem recursos para a construção de um de Laboratório de gemas e de um Almoxarifado-garagem para o IFRN Campus Parelhas.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/171/111.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/171/111.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Exmo. Diretor da Fundação José Augusto, o Sr. JOSÉ GILSON MATIAS BARROS, para que o mesmo viabilize instrumentos para a banda de música 11 de fevereiro do município de Parelhas.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/172/112.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/172/112.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à Exma. Senadora da República, a Sra. ZENAIDE MAIA, à Exma. Deputada Federal, a Sra. NATÁLIA BONAVIDES, e ao Exmo. Deputado Federal, o Sr. FERNANDO MINEIRO, para que juntos aloquem recursos para a construção de passagens molhadas na zona rural do município de Parelhas.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/173/113.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/173/113.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à Exma. Senadora da República, a Sra. ZENAIDE MAIA, para que a mesma aloque uma emenda parlamentar para a compra de uma ambulância de alta complexidade para o município de Parelhas/RN.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/174/114.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/174/114.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Exmo. Senador da República, o Sr. STYVENSON VALENTIM, para que o mesmo destine uma emenda parlamentar ao município de Parelhas/RN, para a construção de um pontilhão na rua João José de Oliveira Neto que dê acesso ao Bairro Boqueirão zona urbana do município, a barragem Boqueirão e também as comunidades rurais.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/175/115.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/175/115.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas-RN, o Sr. TIAGO DE MEDEIROS ALMEIDA, para que o mesmo envie um projeto de Lei para a Câmara municipal instituindo as diárias operacionais para a Guarda Municipal.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/176/116.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/176/116.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma requerimento depois de ouvido o plenário e este aprovado, que seja enviado oficio e copia deste requerimento a Exma. Chefe de Gabinete, a Sra. GISLIANE DA SILVA COSTA, para que a mesma providencie a inscrição das artesãs do município de Parelhas para participar do evento RN Cidades, promovido pela FEMURN, que será realizado entre os dias 08, 09 e 10 de maio de 2024 em Natal/RN.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/177/117.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/177/117.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Ministro das Comunicações, o Sr. JOSÉ JUSCELINO DOS SANTOS RESENDE FILHO, para que o mesmo viabilize a Blitz Telefonia para a aferição do sinal de todas as operadoras de telefonia móvel e de internet no município de Parelhas.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/178/118.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/178/118.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento, ao Exmo. Deputado Federal, o Sr. BENES LEOCÁDIO, para que o mesmo busque Recursos Financeiros para Cultivo de Peixes em Água Doce na Barragem Ministro João Alves Filho (Boqueirão) junto ao Ministério da Pesca e Aquicultura.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/179/119.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/179/119.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Ministro das Comunicações, o Sr. JOSÉ JUSCELINO DOS SANTOS RESENDE FILHO, para que o mesmo viabilize a instalação de repetidoras de telefonia móvel nas seguintes comunidades rurais do município de Parelhas: Cobra, Juazeiro, Boa Vista, Barra, Quintos, Várzea do Barro, Sussuarana, Cachoeira e Timbaúba.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/180/120.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/180/120.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento a Excelentíssima Governadora do Estado do Rio Grande do Norte, a Srª FÁTIMA BEZERRA, como também a secretaria de Educação do Estado do Rio Grande do Norte, a Srª MARIA DO SOCORRO DA SILVA BATISTA, para que ambas viabilizem a criação de matrículas em tempo integral em todas as etapas e modalidades da educação básica, na perspectiva da educação integral, no município de Parelhas/RN.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/181/121.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/181/121.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento a Excelentíssima Governadora do Estado do Rio Grande do Norte, a Srª FÁTIMA BEZERRA, como também a secretaria de Educação do Estado do Rio Grande do Norte, a Srª MARIA DO SOCORRO DA SILVA BATISTA, para que ambas viabilizem a contratação de profissionais de apoio escolar para atuar em todas as atividades escolares nas quais se fizer necessário, em todos os níveis e modalidades de ensino, para auxiliar estudantes da educação especial da rede de ensino estadual no município de Parelhas/RN.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Requeiro na forma requerimento depois de ouvido o plenário e este aprovado, que seja enviado oficio e copia deste requerimento a responsável pela Central do Cidadão de Parelhas, a Sr.ª GILDETE MARIA, para que a mesma disponibilize um funcionário da Central do Cidadão para fornecer informações acerca do programa Bolsa-Atleta Potiguar.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/183/123.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/183/123.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Presidente da Câmara Municipal de Parelhas/RN, o Sr. ALYSON WAGNER DE OLIVEIRA, para que seja realizada uma Sessão Solene Pública, de acordo com o calendário do Plenário, na Câmara Municipal de Parelhas, com o objetivo de comemorar o dia do Quadrilheiro, instituído pela Lei Municipal 2660/2022.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/184/124.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/184/124.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento a Excelentíssima Coordenadora Estadual do DNOCS-RN, a Sra. CARMEN LÚCIA, para que a mesma providencie a distribuição de alevinos para reabastecer os reservatórios do município de Parelhas/RN.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/185/125.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/185/125.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Secretário Estadual de Segurança Pública e Defesa Social, o Sr. FRANCISCO CANINDÉ DE ARAÚJO SILVA, para que o mesmo possa dar continuidade ao programa “Patrulha Rural”, com a equipe do policiamento de Parelhas.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/186/126.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/186/126.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas-RN, Sr. TIAGO DE MEDEIROS ALMEIDA,  para que o mesmo autorize o Secretário de Saúde o Sr. TIAGO TIBÉRIO DOS SANTOS, para realizar uma pactuação com o Governo Estadual e o Município de Parelhas-RN, no sentido de realizar na modalidade de Cirurgias Eletivas com convênio SUS, através de um TERMO DE COLABORAÇÃO com a Maternidade Dr. Graciliano Lordão.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/187/127.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/187/127.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Gerente Geral da Agência Bradesco de Currais Novos, o Sr. MARIO PETRÔNIO, e ao Gerente da Unidade Bradesco de Parelhas, o Sr. ALISSON GARCIA, para que ambos possam providenciar melhorias na estrutura física e no atendimento da unidade do Bradesco da cidade de Parelhas, RN.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/188/128.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/188/128.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma requerimento depois de ouvido o plenário e este aprovado, que seja enviado oficio e copia deste requerimento, ao Secretário de Assistência Social, do Trabalho, da Habitação e do Esporte, o Sr. EMANUEL WILLIAM SANTOS DE SOUZA, para que o mesmo providencie estudos e posteriormente a execução da construção de uma pista de atletismo no Pelotão da Polícia Militar de Parelhas/RN.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/189/129.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/189/129.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal, o Sr. TIAGO DE MEDEIROS ALMEIDA e a Secretária de Educação, a Sra. ANTÔNIA ZÉLIA, para que ambos vejam a possibilidade - através de um estudo – para que seja criada uma Escola de Reforço ou um Programa de Reforço Escolar, que fomente a educação do município e que inclua principalmente as crianças e jovens que não podem pagar por esse serviço de forma particular.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/190/130.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/190/130.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário de Saúde o Sr. TIAGO TIBÉRIO DOS SANTOS e a Secretária de Educação, a Sra. ANTÔNIA ZÉLIA, para que sejam realizadas atividades efetivas de combate ao abuso e à exploração sexual de crianças e adolescentes, no âmbito escolar municipal.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/191/131.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/191/131.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Exmo. Deputado Federal, o Sr. BENES LEOCÁDIO, para que o mesmo destine uma emenda parlamentar para compra de um carro para a instituição APAE da nossa cidade.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/192/132.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/192/132.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário de Assistência Social, do Trabalho, da Habitação e do Esporte, o Sr. EMANUEL WILLIAM SANTOS DE SOUZA, e a Secretária de Educação, a Sra. ANTÔNIA ZÉLIA, para que os mesmos possam viabilizar através de profissionais da educação e assistência social, visitas domiciliares a família com crianças de 0 a 3 anos de idade.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/193/133.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/193/133.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à Coordenadora Estadual do DNOCS, a Sr.ª CARMEM LÚCIA BARROS, para que a mesma viabilize o peixamento dos açudes e barragens públicos e privados do município de Parelhas-RN.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/194/134.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/194/134.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à secretaria de Educação do Estado do Rio Grande do Norte, a Sr.ª MARIA DO SOCORRO DA SILVA BATISTA, para que a mesma viabilize material esportivo e renovar ou implantar laboratórios de informática para todas as escolas da rede Estadual localizadas no município de Parelhas.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/195/135.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/195/135.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à Exma. Senadora da República, a Sra. ZENAIDE MAIA, à Exma. Deputada Federal, a Sra. NATÁLIA BONAVIDES, e ao Exmo. Deputado Federal, o Sr. FERNANDO MINEIRO, para que pleiteiem junto ao Governo Federal a inclusão de Parelhas no Programa Minha Casa Minha Vida Rural.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/196/136.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/196/136.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à MESA DIRETORA DA CÂMARA MUNICIPAL DE PARELHAS/RN, para que a mesma possa instalar a Comissão Especial de Inquérito nos termos do Art. 44 do Regimento Interno, com o objetivo de apurar supostas irregularidades constantes na folha de pagamento dos servidores públicos do município de Parelhas/RN. Para tanto, requer a instalação da Comissão Especial de Inquérito pelo prazo inicial de 60 dias, podendo ser prorrogado por mais 30 dias, mediante requerimento da Comissão desde que o prazo não ultrapasse a Legislatura.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/197/137.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/197/137.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas-RN, Sr. TIAGO DE MEDEIROS ALMEIDA, e a Secretária de Educação, a Sra. ANTÔNIA ZÉLIA, para que os mesmos possam viabilizar uma promoção para o projeto que cria o Programa Nacional de Inclusão Digital para a Educação Básica, em nosso município.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/198/138.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/198/138.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário de Saúde o Sr. TIAGO TIBÉRIO DOS SANTOS, para que o mesmo possa viabilizar no Hospital Dr. José Augusto de nossa cidade prioridade no atendimento social, psicológico e médico à mulher vítima de violência doméstica e familiar.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/199/139.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/199/139.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Exmo. Deputado Federal, o Sr. ROBINSON FARIA, para que o mesmo articule a vinda de um Centro de Referência em Transtorno de Espectro Autista (CER) para diagnóstico e tratamento no município de Parelhas/RN.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/200/140.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/200/140.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Exmo. Deputado Federal, o Sr. ROBINSON FARIA, para que o mesmo destine uma emenda parlamentar que possibilite a cobertura da Feira Livre do município de Parelhas.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/201/141.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/201/141.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento, ao Exmo. Senador da República, o Sr. STYVENSON VALENTIM, à Exma. Senadora da República, a Sra. ZENAIDE MAIA e ao Exmo. Senador da República, o Sr. ROGÉRIO MARINHO para que os mesmos somem seus mandatos na luta pela aprovação da Proposta de Emenda à Constituição (PEC) que vincula o Piso da Enfermagem a uma jornada máxima de 30 horas semanais de trabalho para enfermeiros, técnicos de enfermagem, auxiliares de enfermagem e das parteiras.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/202/142.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/202/142.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma requerimento depois  de ouvido o plenário e este aprovado, que seja enviado oficio e copia deste requerimento, ao Excelentíssimo Sr. Prefeito Municipal, Sr. TIAGO DE MEDEIROS ALMEIDA, VENHO REQUERER, AS SEGUINTES INFORMAÇÕES:_x000D_
 a)	Cópia dos Extratos Bancários da Conta Corrente nº 312282 – Agência Banco do Brasil – 1106-1, e dos valores aplicados, do Convênio nº 896965/2019, celebrado entre o Município de Parelhas-RN, e o Ministério da Integração e do Desenvolvimento Regional.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Itamário Bezerra de Lima</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/203/143.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/203/143.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Gerente de Transportes do Município de Parelhas, o Sr. GILVAN NISION TEIXEIRA, para que o mesmo envie a esta casa legislativa as seguintes informações:_x000D_
 1.	Quantidade de veículos em funcionamento no município de Parelhas;_x000D_
 2.	Quantidade de veículos danificados;_x000D_
 3.	Cópia das ordens de serviço autorizando reparos, constando os respectivos valores desde janeiro de 2021 até a presente data;_x000D_
 4.	Cópia das ordens de abastecimento desde o mês de janeiro de 2021 até a presente data;_x000D_
 Cópia das planilhas de registros de viagem desde o mês de janeiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/204/144.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/204/144.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Presidente da Câmara Municipal de Parelhas/RN, o Sr. ALYSON WAGNER DE OLIVEIRA, para que em conformidade com o Art. 15, Inciso XXXVIII do Regimento Interno, seja realizada uma Audiência Pública com o tema: “A importância da promoção da  autoestima no processo de cura do tratamento oncológico e outras doenças” a ser realizada no mês de junho do corrente, com data a ser marcada posteriormente.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/205/145.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/205/145.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Presidente da Câmara Municipal de Parelhas/RN, o Sr. ALYSON WAGNER DE OLIVEIRA, para que em conformidade com o Art. 15, Inciso XXXVIII do Regimento Interno, seja realizada uma Audiência Pública com o tema: A criação de novos cursos no IFRN Campus Parelhas, a ser realizada em data a ser proposta de acordo com o calendário do plenário.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/206/146.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/206/146.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Exmo. Deputado Estadual, o Sr. FRANCISCO ASSIS DE MEDEIROS, para que o mesmo articule junto da Secretaria Estadual de Educação a reforma da quadra da Escola Estadual Manoel Norberto localizada no Povoado Santo Antônio da Cobra.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/207/147.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/207/147.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário de Saúde o Sr. TIAGO TIBÉRIO DOS SANTOS, para que o mesmo possa implantar o Programa de Vacinação nas Escolas de Ensino Infantil e fundamental na rede municipal de ensino do nosso município.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/208/148.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/208/148.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Sr. Prefeito TIAGO DE MEDEIROS ALMEIDA, para que o mesmo autorize a inserção de placas indicativas ou adesivos de locação, CONSIDERANDO o acesso à informação, previsto na Lei nº 12.527, de 18 de novembro de 2011 (Lei de Acesso à Informação) e a transparência na divulgação das atividades, nos prédios utilizados pela administração pública direta e indireta do município de Parelhas, contendo as seguintes informações: dados da locação, tempo de duração do contrato, valor do contrato.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/209/149.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/209/149.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal, Sr.  TIAGO DE MEDEIROS ALMEIDA, e ao Secretário de Saúde o Sr. TIAGO TIBÉRIO DOS SANTOS, para que juntos possam implantar o Núcleo de Educação Permanente no município de Parelhas, com o objetivo de viabilizar um cronograma de capacitações com base nas demandas em saúde do município.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento a Secretária de Educação, a Sra. ANTÔNIA ZÉLIA, para que a mesma veja a possibilidade de interditar as escolas públicas com cones nos horários de saída dos estudantes.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/211/151.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/211/151.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas-RN, o Sr. TIAGO DE MEDEIROS ALMEIDA, e a Secretária Municipal de Desenvolvimento Econômico, Turismo e Comunicação, a SRA. ELIARA VIRGINIA DE LUCENA SANTOS TORRES, para que os mesmos possam instituir um espaço de informações turística, que sirva também para que o artesão parelhense possa expor e vender seus produtos no Terminal Turístico na Barragem Boqueirão.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/212/152.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/212/152.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário Municipal de Saúde, o Sr. TIAGO TIBÉRIO DOS SANTOS, para que o mesmo possa viabilizar a visita do castra móvel aos bairros São Sebastião e Cruz do Monte.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/213/153.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/213/153.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal, Sr.  TIAGO DE MEDEIROS ALMEIDA, e ao Secretário de Saúde o Sr. TIAGO TIBÉRIO DOS SANTOS, para que juntos possam implantar o programa "Saúde em Rede: Educação Permanente" no município de Parelhas.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/214/154.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/214/154.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas-RN, Sr. TIAGO DE MEDEIROS ALMEIDA e ao Secretário de Assistência Social, do Trabalho, da Habitação e do Esporte, o Sr. EMANUEL WILLIAM SANTOS DE SOUZA, para que os mesmos providenciem a manutenção de equipamentos da sede do Conselho Tutelar.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/215/155.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/215/155.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas-RN, Sr. TIAGO DE MEDEIROS ALMEIDA, para que o mesmo possa instalar uma ciclovia e um espaço destinado ao esporte na pracinha do Cruzeiro.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/216/156.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/216/156.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Exmo. Deputado Estadual, o Sr. FRANCISCO ASSIS DE MEDEIROS, para que o mesmo possa alocar uma emenda parlamentar para construção de uma academia de saúde na praça do Povoado Cobra, outra na Praça Badoglio Araújo e outra no portal da saída para Campina Grande.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste ao Excelentíssimo Prefeito Municipal, Sr.  TIAGO DE MEDEIROS ALMEIDA, e ao Secretário de Saúde o Sr. TIAGO TIBÉRIO DOS SANTOS para que os mesmos desenvolvam o projeto “samuzinho na escola” com a equipe do SAMU de Parelhas com o objetivo de desenvolver atividades teóricas e práticas para levar conhecimento ás crianças e adolescentes como: noções de primeiros socorros, reanimação cardiopulmonar, manobras de desengasgo, acidentes domésticos e de trânsito, pequenos traumas, queimaduras, choque elétrico, desmaio, crise convulsiva e como acionar o SAMU de maneira eficaz.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/218/158.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/218/158.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento Excelentíssimo Diretor Geral do Instituto de Assistência Técnica e Extensão Rural do Rio Grande do Norte (EMATER/RN), o Sr. CESAR JOSÉ DE OLIVEIRA, para que o mesmo promova de uma oficina gastronômica na Associação da Comunidade Barra, em Parelhas - RN.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/219/159.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/219/159.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste ao Excelentíssimo Prefeito Municipal, Sr.  TIAGO DE MEDEIROS ALMEIDA, para que o mesmo possa antecipar o décimo terceiro salário dos funcionários públicos do município de Parelhas.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/220/160.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/220/160.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste ao Excelentíssimo Prefeito Municipal, Sr.  TIAGO DE MEDEIROS ALMEIDA, para que o mesmo encaminhe a esta casa legislativa a Prestação de Contas detalhada acerca da Reforma do Terminal Turístico do Município de Parelhas, respectivamente o que se segue:_x000D_
 1- Cópia do projeto de engenharia e arquitetura da reforma do terminal;_x000D_
 2- Planilha de gastos constando de maneira detalhada todos os materiais utilizados na reforma e seus respectivos valores;_x000D_
 3- Cópia das notas fiscais, extratos e demais ordens que tenham autorizado despesa;_x000D_
 4- Valor da despesa com mão de obra e tempo de duração da reforma.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/221/161.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/221/161.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à Secretária de Saúde do Estado do Rio Grande do Norte, Srª. LYANE RAMALHO CORTEZ, para que a mesma envie a esta Casa Legislativa as informações relacionadas a fila de cirurgias eletivas na circunscrição do Município de Parelhas, especificamente o que se segue:_x000D_
 1- Data de inclusão do cidadão ao sistema regula;_x000D_
 2- Tipo da cirurgia pretendida;_x000D_
 3- Data da realização da cirurgia caso tenha feito;_x000D_
 4- Fila de espera atualizada constando as informações 1 e 2.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/222/162.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/222/162.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL, para que seja enviado a esta Casa Legislativa cópias de todas as atas deliberativas do Conselho Municipal de Assistência Social, relacionadas a aprovação e reprovação de contas, cópias das resoluções e lista de todas as entidades reconhecidas como entidade de assistência social, lista de todas as entidades que deram entrada com pedido de reconhecimento e que foram negadas, assim como, suas justificativas, desde o ano de 2020 até a presente data.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/223/163.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/223/163.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à Exma. Deputada Federal, a Sra. NATÁLIA BONAVIDES, para que a mesma aloque uma emenda parlamentar a maternidade Dr. Graciliano Lordão, no município de Parelhas.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/224/164.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/224/164.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, para que o mesmo providencie reparos em todas as passagens molhadas que ficam localizadas por trás da serra do Boqueirão.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/225/165.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/225/165.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma requerimento depois de ouvido o plenário e este aprovado, que seja enviado oficio e copia deste requerimento a Exma. Chefe de Gabinete, a Sra. GISLIANE DA SILVA COSTA, para que a mesma providencie a interdição da Rua Roberto Pereira da Costa, no trecho entre o mercado público municipal e a Rua Professor Aprígio, e da Rua Bernadino Sena até a esquina do supermercado Superbom, todas as segundas-feiras durante a feira, com o apoio da guarda municipal.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/226/166.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/226/166.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Prefeito Municipal, o Sr. TIAGO DE MEDEIROS ALMEIDA e a Secretária de Educação, a Sra. ANTÔNIA ZÉLIA, para que o mesmo envie a esta casa legislativa a prestação de contas de quanto foi investido de recursos próprios do município para construção de salas na Escola Municipal Vereador Inácio Miranda dos Santos.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/227/167.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/227/167.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Deputado Estadual, O Sr. GUSTAVO CARVALHO, para que o mesmo destine uma emenda para a instalação de um parque de diversões na instituição APAE, no município de Parelhas/RN.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/228/168.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/228/168.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Diretor-presidente da Companhia de Águas e Esgotos do Rio Grande do Norte (CAERN), o Sr. ROBERTO LINHARES, para que possa viabilizar a vinda do CAERN MÓVEL ao município de Parelhas-RN.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/229/169.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/229/169.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Presidente da Câmara Municipal de Parelhas/RN, o Sr. ALYSON WAGNER DE OLIVEIRA, para que em conformidade com o Art. 15, Inciso XXXVIII do Regimento Interno, seja realizada uma Audiência Pública, em data a ser proposta, com o objetivo de discutir sobre as políticas públicas voltadas para a Juventude no Município de Parelhas, assim como, sobre a possibilidade de aperfeiçoamento da lei municipal que instituiu o Conselho Municipal da Juventude.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/230/170.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/230/170.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste ao Excelentíssimo Prefeito Municipal, Sr.  TIAGO DE MEDEIROS ALMEIDA, para que o mesmo encaminhe a esta casa legislativa, especialmente ao gabinete deste Vereador que adiante subscreve, o que segue:_x000D_
 1- Lista de todos os bens móveis e imóveis que estão alugados pela Prefeitura Municipal de Parelhas;_x000D_
 2- Cópias dos contratos e eventuais aditivos;_x000D_
 3- Cópia de algum documento que comprove a titularidade dos bens móveis e imóveis;_x000D_
 4- Cópia dos comprovantes de pagamentos mensais e transferências totais efetivadas para os titulares dos bens móveis e imóveis;_x000D_
 5- Para tal, requeiro que sejam encaminhados todos os itens acima listados referentes ao período de janeiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/231/171.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/231/171.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma requerimento depois  de ouvido o plenário e este aprovado, que seja enviado oficio e copia deste requerimento, ao Excelentíssimo Sr. Prefeito Municipal, Sr. TIAGO DE MEDEIROS ALMEIDA, VENHO REQUERER, AS SEGUINTES INFORMAÇÕES:_x000D_
 a)	Prestação de contas dos convênios realizados entre as prefeituras e associações dos anos de 2022, 2023 e 2024.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/232/172.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/232/172.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas-RN, o Sr. TIAGO DE MEDEIROS ALMEIDA, e ao Secretário Municipal de Saúde, o Sr. TIAGO TIBÉRIO, para que juntos vejam a possibilidade de viabilizar a vinda do Projeto Visão ao município de Parelhas/RN.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/233/173.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/233/173.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Diretor Regional da CAERN/SERIDÓ, o Sr. ADELSON SEBASTIÃO DOS SANTOS, para que o mesmo possa viabilizar uma equipe técnica para o Estádio Laurentino Bezerra no município de Parelhas/RN, com objetivo de realizar um estudo técnico para implantação de um sistema de irrigação do gramado com água de reuso.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/234/174.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/234/174.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Reitor do Instituto Federal de Educação Ciência e Tecnologia do Rio Grande do Norte, o Sr. JOSÉ ARNÓBIO, para que o mesmo possa viabilizar a inserção de novos cursos no Campus Parelhas.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/235/175.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/235/175.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à Exma. Senadora da República, a Sra. ZENAIDE MAIA, para que a mesma aloque uma emenda parlamentar para a construção de passagens molhadas na zona rural do município de Parelhas.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/236/176.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/236/176.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o plenário e este aprovado, que sejam enviados ofício e copia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas, o Sr.  TIAGO DE MEDIROS ALMEIDA, para que junto ao Secretário Municipal de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, possam de acordo com a Lei n° 2661/2022, inserir o símbolo mundial do autismo nas placas que sinalizam atendimento prioritário em estabelecimentos públicos e privados no Município de Parelhas/RN.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/237/177.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/237/177.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas-RN, o Sr. TIAGO DE MEDEIROS ALMEIDA, para que o mesmo autorize o Secretário Municipal de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, a realizar a reforma do antigo prédio onde funcionava a Creche Francisca Pereira Luciano para posteriormente ser utilizada pela Escola Municipal Dom José Delgado.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/238/178.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/238/178.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma requerimento depois  de ouvido o plenário e este aprovado, que seja enviado oficio e copia deste requerimento, ao Excelentíssimo Sr. Prefeito Municipal, Sr. TIAGO DE MEDEIROS ALMEIDA, VENHO REQUERER, AS SEGUINTES INFORMAÇÕES:_x000D_
 A)	Prestação de contas do Instituto Potiguar Social e Educacional:_x000D_
 B)	Relação dos colaboradores e seus respetivos setores de trabalho;_x000D_
 C)	Ata de presença dos colaboradores;_x000D_
 D)	Ata de presença e relatório mensal das atividades realizadas;</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/239/179.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/239/179.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à MESA DIRETORA DA CÂMARA MUNICIPAL DE PARELHAS/RN, para que a mesma possa instalar a ABERTURA DE COMISSÃO ESPECIAL DE INQUÉRITO, com fundamento no Artigo 45 do Regimento Interno da Câmara Municipal de Parelhas-RN, visando APURAR SUPOSTAS IRREGULARIDADES CONSTANTES NA FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE PARELHAS/RN E EMPRESAS TERCEIRIZADAS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/240/180.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/240/180.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas-RN, o Sr. TIAGO DE MEDEIROS ALMEIDA, para que o mesmo autorize o Secretário Municipal de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, para que possam explicar se a obra localizada na Rua Manoel Noberto, ao lado da CEMEVE – Clínica Veterinária (CONFORME ANEXO), trata-se de obra pública ou particular (visto que não há placa identificando)?. Caso seja particular, a quem pertence o respectivo imóvel? Além disso, requer que explique o que fazia um funcionário da Prefeitura Municipal de Parelhas, em veículo pertencente a frota municipal (PLACA NNJ-7363), por períodos alternados no mês de outubro de 2023 e março de 2024 e em horário de expediente, na referida obra? Por fim, requer que seja informado a essa casa legislativa, o nome do referido funcionário que utilizou o veículo acima citado</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/241/181.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/241/181.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento a Secretária de Educação, a Sra. ANTÔNIA ZÉLIA, para que a mesma implemente uma campanha de combate ao capacitismo na rede municipal de educação, conforme as diretrizes.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/242/182.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/242/182.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento e ao Secretário de Assistência Social, do Trabalho, da Habitação e do Esporte, o Sr. EMANUEL WILLIAM SANTOS DE SOUZA, para que o mesmo envie a essa casa legislativa a seguinte informação: quanto é o déficit habitacional do município de Parelhas?</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/243/183.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/243/183.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste Requerimento Exmo. Deputado Federal, o Sr. FERNANDO MINEIRO, para que o mesmo possa alocar emenda parlamentar para a saúde do município de Parelhas/RN.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/244/184.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/244/184.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à Exma. Senadora da República, a Sra. ZENAIDE MAIA, à Exma. Deputada Federal, a Sra. NATÁLIA BONAVIDES, e ao Exmo. Deputado Federal, o Sr. FERNANDO MINEIRO, para que destinem uma emenda parlamentar para compra de ônibus escolares para o município de Parelhas.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/245/185.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/245/185.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à gerente do escritório da CAERN – Unidade de Parelhas, a Sra. MARIA DA CONCEIÇÃO DANTAS E SILVA, e ao Diretor Regional da CAERN/SERIDÓ, o Sr. ADELSON SEBASTIÃO DOS SANTOS, para que juntos possam viabilizar o estudo para a extensão de rede de esgoto do Bairro José Clovis, Conjunto Gilson Enéas de Medeiros e nas imediações da Rua Ageu de Castro e ruas circunvizinhas nas proximidades da casa do Idoso Guiomar Virgílio.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/246/186.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/246/186.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento à Secretária de Saúde do Estado do Rio Grande do Norte, Srª. LYANE RAMALHO CORTEZ, para que a mesma viabilize uma ambusemi-UTI para o SAMU de Parelhas/RN.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/247/187.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/247/187.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Secretário Municipal de Saúde, o Sr. TIAGO TIBÉRIO DOS SANTOS, e a Secretária Municipal de Desenvolvimento Econômico, Turismo e Comunicação, a SRA. ELIARA VIRGINIA DE LUCENA SANTOS TORRES, para que juntos que viabilizem uma parceria com agências de viagem para elaborar campanhas publicitárias com o objetivo de criar e divulgar pacotes de turismo, tendo o Geoparque Seridó, com ênfase em Parelhas/RN, como rota principal.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/248/188.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/248/188.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo PRESIDENTE DA CÂMARA MUNICIPAL DE PARELHAS/RN, para que em conformidade com o Art. 15, Inciso XXXVIII do Regimento Interno, seja realizada uma Audiência Pública, em data a ser proposta, com o objetivo de discutir a prescrição de medicamentos por enfermeiros em farmácias privadas.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/249/189.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/249/189.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas-RN, o Sr. TIAGO DE MEDEIROS ALMEIDA, para que o mesmo envie a esta casa legislativa informações e providências sobre a situação que segue descrita:_x000D_
 •	Considerando que no Município de Parelhas há um secretário de assistência social em exercício de suas funções, e que na mesma secretaria sua esposa ocupa o cargo de psicóloga;_x000D_
 •	Considerando que a prática de nepotismo, conforme entendimento consolidado nos Tribunais de Contas e no Supremo Tribunal Federal, é vedada e pode comprometer a moralidade administrativa e os princípios constitucionais da administração pública;_x000D_
 •	Considerando a necessidade de esclarecimentos sobre as medidas adotadas pelo Poder Executivo Municipal para coibir práticas de nepotismo e assegurar a observância dos princípios da impessoalidade, moralidade e eficiência na administração pública;</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/250/190.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/250/190.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma requerimento depois de ouvido o plenário e este aprovado, que seja enviado oficio e copia deste requerimento à Excelentíssima Secretária Municipal de Finanças, da tributação e do planejamento do Município de Parelhas/RN, a Srª. GIRLEANE CARLA DANTAS ASSIS RAPOSO, com cópia para o CONSELHO DA CRIANÇA E DO ADOLESCENTE, VENHO REQUERER, AS SEGUINTES INFORMAÇÕES:_x000D_
 a)	Extrato da conta do Fundo Municipal dos Direitos da Criança e do Adolescente</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/251/191.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/251/191.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas-RN, Sr. TIAGO DE MEDEIROS ALMEIDA e ao Secretário de Assistência Social, do Trabalho, da Habitação e do Esporte, o Sr. EMANUEL WILLIAM SANTOS DE SOUZA, para que os mesmos possam ver a possibilidade de um curso de corte e costura para as mulheres do nosso município</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/252/192.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/252/192.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma requerimento depois de ouvido o plenário e este aprovado, que seja enviado oficio e copia deste requerimento ao Excelentíssimo Sr. Prefeito Municipal, o Sr. TIAGO DE MEDEIROS ALMEIDA, VENHO REQUERER, AS SEGUINTES INFORMAÇÕES:_x000D_
 a)	Cópia das NOTAS FISCAIS, RECIBOS, EMPENHOS LIQUIDADOS E PAGOS, da UNIDADE GESTORA 08 - Sec. Mun. de Obras e Serviços Públicos, referente a FUNÇÃO 04 – ADMINISTRAÇÃO - SUBFUNÇÃO 122 – ADMINISTRAÇÃO GERAL; PROGRAMA 0008 – GESTÃO URBANA VOLTADA PARA O DESENVOLVIMENTO - AÇÃO 2055 – MANUTENÇÃO DAS ATIVIDADES DA SECRETARIA DE OBRAS, SERVIÇOS PÚBLICOS E TRANSPORTES, realizada no período de 02.01.2021 a 31.05.2024, conforme lista de empenhos anexadas a este requerimento._x000D_
 ...</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/253/193.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/253/193.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental depois de ouvido o Plenário e este aprovado, que sejam enviados ofício e cópia deste requerimento ao Excelentíssimo Prefeito Municipal de Parelhas-RN, o Sr. TIAGO DE MEDEIROS ALMEIDA, para que o mesmo autorize o Secretário Municipal de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, a efetuar estudos no sentido de construir à pavimentação do trecho da Rua Durval Buriti, entre a Passagem Molhada construída na Rua Isidoro Gomes Meira, saída para a barragem Ministro João Alves Filho e o pontilhão, construído na Rua Honorato Chermont, ambos no bairro Boqueirão, neste município.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/448/requerimento_no_194-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/448/requerimento_no_194-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Estadual de Agricultura, da pecuária e da pesca, Sr. GUILHERME MORAIS SALDANHA, para que o mesmo viabilize a aquisição de placas de energia solar para a Colônia dos Pescadores Z-26 localizado no município de Parelhas/RN.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/449/requerimento_no_195-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/449/requerimento_no_195-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer a Senadora da República pelo Estado do Rio Grande do Norte Sra. ZENAIDE MAIA, para que a mesma aloque uma emenda parlamentar para construção de passagens molhadas na zona rural do município de Parelhas/RN.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/450/requerimento_no_196-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/450/requerimento_no_196-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer a Deputada Federal pelo Estado do Rio Grande do Norte, Sra. NATÁLIA BONAVIDES, para que a mesma articule a destinação de um ônibus escolar para o município de Parelhas/RN.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/451/requerimento_no_197-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/451/requerimento_no_197-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal pelo Estado do Rio Grande do Norte, Sr. ROBINSON FARIAS, emenda parlamentar para pavimentação da estrada que dá acesso a Capelinha da Serra do Boqueirão e a revitalização da capela.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/452/requerimento_no_198-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/452/requerimento_no_198-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal pelo Estado do Rio Grande do Norte, Sr. ROBINSON FARIAS, instalação de poços tubulares na zona rural do município de Parelhas/RN.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/456/requerimento_no_199-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/456/requerimento_no_199-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, Sr. Tiago de Medeiros Almeida, e ao Secretário Municipal de Obras, Serviços Urbanos e Transportes, o Sr. Luvanor do Nascimento Enedino a reforma da praça Virgem dos Pobres.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/460/requerimento_no_200-2024_2o_perido.docx.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/460/requerimento_no_200-2024_2o_perido.docx.pdf</t>
   </si>
   <si>
     <t>Requer a Gerente da CAERN/Parelhas, para que junto ao Diretor Regional da mesma, viabilizarem o estudo para a extensão de rede de esgoto do Bairro José Clovis.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/461/requerimento_no_201-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/461/requerimento_no_201-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer a Gerente da CAERN/Parelhas, para que junto ao Diretor Regional da mesma, realize um estudo para aumentar a vazão do Sistema Adutor da Barragem Boqueirão em Parelhas.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/462/requerimento_no_202-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/462/requerimento_no_202-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária de Estado da Saúde Pública, a Sra. Lyane Ramalho Cortez, viabilizar uma Ambulância Semi-UTI para o SAMU de Parelhas.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/463/requerimento_no_203-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/463/requerimento_no_203-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras, Serviços Urbanos e Transportes a manutenção de pavimentação de algumas ruas da Zona Urbana do município de Parelhas.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>Bancada do MDB</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/464/requerimento_no204.2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/464/requerimento_no204.2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre contratos e documentos relacionados à manutenção e aquisição de peças e acessórios dos veículos municipais.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/467/requerimento_no_205-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/467/requerimento_no_205-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, Sr. Tiago de Medeiros Almeida, inclusão de ramais de ligação na adutora Boqueirão/Jardim do Seridó para Comunidades Rurais do Município.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/475/requerimento_no_206-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/475/requerimento_no_206-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, Sr. Tiago de Medeiros Almeida, a realização de novo Concurso Público no município de Parelhas/RN.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>Francicleide Maria de Souza, Wellington Araújo Silva</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/476/requerimento_no207.2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/476/requerimento_no207.2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Solicita do Ministro da Previdência Social, um Perito Médico de benefício por incapacidade no trabalho e de auxílio de doenças.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/481/requerimento_no_208-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/481/requerimento_no_208-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Saúde, informações a respeito do processo de execução de emenda parlamentar.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/482/requerimento_no_209.2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/482/requerimento_no_209.2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer prorrogação da CEI – Comissão Especial de Inquérito.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/488/requerimento_no_210-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/488/requerimento_no_210-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, Sr. Tiago de Medeiros Almeida, vagas para Interprete de Libras em Concurso Público do município de Parelhas/RN.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/489/requerimento_no_211-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/489/requerimento_no_211-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, Sr. Tiago de Medeiros Almeida, curso de formação em Libras para Servidores Públicos.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/490/requerimento_no_212-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/490/requerimento_no_212-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras, Serviços Urbanos e Transportes, Sr. Luvanor do Nascimento Enedino, a instalação de postes de iluminação.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/501/requerimento_no_213-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/501/requerimento_no_213-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, Sr. Tiago de Medeiros Almeida, a instalação de uma academia de saúde no Povoado Santo Antônio.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/502/requerimento_no_214-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/502/requerimento_no_214-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara Municipal de Parelhas, Sr. Alyson Wagner de Oliveira, a Quebra de Trâmites do Projeto de Lei do Legislativo nº 022/2024.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/503/requerimento_no_215-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/503/requerimento_no_215-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, Sr. Tiago de Medeiros Almeida, a implementação de uma Ótica Pública no município de Parelhas/RN.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/504/requerimento_no_216-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/504/requerimento_no_216-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Gestor Municipal a construção de uma Areninha Kids no município de Parelhas.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/505/requerimento_no_217-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/505/requerimento_no_217-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Gestor Municipal, juntamente ao Secretário de obras a remoção de canteiro de rua.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/506/requerimento_no_218-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/506/requerimento_no_218-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Solicita a CAERN a extensão de Rede de Água no Bairro Maria Terceira.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/507/requerimento_no_219-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/507/requerimento_no_219-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Solicita a CAERN a extensão de rede de esgoto no Bairro Ivan Bezerra.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/508/requerimento_no_220-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/508/requerimento_no_220-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obras a instalação de lixeiras na praça do Povoado Juazeiro.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/509/requerimento_no_221-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/509/requerimento_no_221-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Obras a construção de uma Capela no Cemitério do Povoado Santo Antônio.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/510/requerimento_no_222-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/510/requerimento_no_222-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de um novo concurso para Guarda Municipal.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/511/requerimento_no_223-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/511/requerimento_no_223-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Construção de Campo de Futebol no Povoado Santo Antônio.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/512/requerimento_no_224-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/512/requerimento_no_224-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Solicita informações com relação ao Programa Minha Casa Minha Vida.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/513/requerimento_no_225-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/513/requerimento_no_225-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Solicita sessão solene para homenagear os destaques do esporte Parelhense.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/514/requerimento_no_226-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/514/requerimento_no_226-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Solicita emendas parlamentares para compra de Ônibus Escolar para estudantes universitários.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/515/requerimento_no_227-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/515/requerimento_no_227-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de um Fonoaudiólogo para o NASF.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/516/requerimento_no228.2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/516/requerimento_no228.2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Solicita informações com relação aos mutirões de cirurgias de cataratas realizadas no município.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>MDB/PT</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/518/requerimento_no229.2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/518/requerimento_no229.2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os mutirões de cirurgias de cataratas realizadas no município.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/520/requerimento_no_230-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/520/requerimento_no_230-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Solicita ao reitor do IFRN Campus Parelhas, a realização do Programa de Capacitação do Jovem Potiguar.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/521/requerimento_no231.2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/521/requerimento_no231.2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Convoca a Sra. Izabela Lopes Bezerra para prestar esclarecimentos sobre os processos licitatórios e de contratação de empresas para prestarem serviços.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/522/requerimento_no232.2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/522/requerimento_no232.2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Prefeito Municipal, Tiago de Medeiros Almeida, informações com relação ao Plano de Saúde do Município para o exercício 2023/2024 e 2024/2025, cópia e ata da aprovação do Relatório Anual do Plano de saúde para os anos bases/exercícios 2023/2024 e 2024/2025 e cópia das atas da aprovação do Relatório de Gestão dos exercícios 2023 e 2024.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/525/requerimento_no_233-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/525/requerimento_no_233-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Assistência Social, do Trabalho, da Habitação e do Esporte materiais esportivos para as quadras e escolas municipais.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/526/requerimento_no_234-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/526/requerimento_no_234-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer a Senadora Zenaide Maia, ao Deputado Federal Fernando Mineiro a Deputada Federal Natália Bonavides, a inclusão de Parelhas no programa Pró-Vida (Programa Nacional de Qualidade de Vida dos Profissionais de Segurança Pública).</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/527/requerimento_no_235-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/527/requerimento_no_235-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer ao Diretor Estadual do Instituto Nacional de Colonização e Reforma Agrária-INCRA, a perfuração e a instalação de um poço na vila localizada na comunidade quilombola Boa Vista dos Negros.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/528/requerimento_no_236-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/528/requerimento_no_236-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal, por meio da Secretaria de Obras e Serviços Públicos, que elabore um estudo técnico e posterior execução de um projeto de aterramento da fiação pública no município de Parelhas, dividido por etapas, com prioridade para áreas de maior circulação.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/529/requerimento_no_237-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/529/requerimento_no_237-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal a realização de Campanhas de Conscientização e mutirões de testagens rápidas para a detecção de hepatites virais e Doenças Sexualmente Transmissíveis (DSTs) em diversos bairros de Parelhas, em alusão ao "Outubro Verde".</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/530/requerimento_no_238-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/530/requerimento_no_238-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras, Serviços Urbanos e Transportes a construção de um Quebra Mola na rua Tertuliano José Dantas, no Povoado Santo Antônio.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/531/requerimento_no_239-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/531/requerimento_no_239-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que seja ofertado vagas para Professor de Atendimento Educacional Especializado (AEE) no próximo Concurso Público do município.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/532/requerimento_no240.2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/532/requerimento_no240.2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os mutirões de cirurgias de cataratas realizados no município.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/533/requerimento_no_241.2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/533/requerimento_no_241.2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/534/requerimento_no_242-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/534/requerimento_no_242-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Solicita uma máquina motoniveladora (patrol) ao Deputado Ezequiel para o municipio.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/535/requerimento_no_243-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/535/requerimento_no_243-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Solicita uma máquina motoniveladora (patrol) ao Senador Styvenson para o município.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/540/requerimento_no_244-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/540/requerimento_no_244-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e ao Secretário de Assistência Social, a implementação do “Programa CNH Popular” no município de Parelhas/RN.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/541/requerimento_no_245-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/541/requerimento_no_245-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Senador da República pelo Estado do Rio Grande do Norte, o Sr. Styvenson Valentim, Emenda Parlamentar para construção de UBS no Bairro José Clóvis, município de Parelhas/RN.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/542/requerimento_no_246-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/542/requerimento_no_246-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Francisco do PT e ao Diretor do IDEMA, a instalação de um guichê do IDEMA na Central do Cidadão de Parelhas.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/543/requerimento_no_247-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/543/requerimento_no_247-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Assistência Social, do Trabalho, da Habitação e do Esporte, reforma da pista de Skate.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/544/requerimento_no_248-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/544/requerimento_no_248-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Saúde, junto ao Prefeito Municipal, que seja realizado a reforma do Posto de Saúde da Vila dos Pescadores.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/545/requerimento_no249.2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/545/requerimento_no249.2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/546/requerimento_no250.2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/546/requerimento_no250.2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Prefeito Municipal, Tiago de Medeiros Almeida, informações com relação ao setor de regulação de cirurgias, exames e consultas do município de Parelhas/RN.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/547/requerimento_no251.2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/547/requerimento_no251.2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre fila de espera de pacientes de acordo com o sistema SIGOS, atualmente PREDSUS, a respeito das cirurgias de cataratas.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/559/requerimento_no_252-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/559/requerimento_no_252-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer a Senadora da República pelo Estado do Rio Grande do Norte, a Sra. Zenaide Maia, uma emenda parlamentar para compra de uma ambulância de alta complexidade.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/560/requerimento_no_253-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/560/requerimento_no_253-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Senador da República pelo Estado do Rio Grande do Norte, o Sr. Styvenson Valentim, Emenda Parlamentar para construção de uma Clínica Especializada em Crianças com Autismo.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/562/requerimento_no_254-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/562/requerimento_no_254-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Convoca o Secretário de Assistência Social, do Trabalho, da Habitação e do Esporte, para prestar esclarecimentos quanto a contratação do INSTITUTO BRASILEIRO DE HABITACAO E INTERESSE SOCIAL – IBRHIS.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/563/requerimento_no_255-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/563/requerimento_no_255-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Convoca a excelentíssima Presidente do INSTITUTO BRASILEIRO DE HABITACAO E INTERESSE SOCIAL – IBRHIS, para prestar esclarecimentos referente contratação do Instituto para estar à frente de todo o processo, assim como, quanto aos beneficiários do Programa Minha Casa Minha Vida/FDS-Entidades.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/565/requerimento_no_256-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/565/requerimento_no_256-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer a Diretora Geral do Departamento Nacional de Obras Contra as Secas – DNOCS, a realização de manutenção e reativação de poços localizados próximo ao antigo abatedouro do município de Parelhas/RN.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/567/requerimento_no257.2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/567/requerimento_no257.2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, Tiago de Medeiros Almeida, cópia das Atas de aprovação do Relatório de Gestão dos exercícios 2023/2024 pelo Conselho Municipal de Saúde, cópia das atas das audiências públicas da apresentação do Relatório de Gestão do SUS 2023/2024 e Cópia da programação anual do Plano de Saúde do Município de Parelhas-RN.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/569/requerimento_no258.2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/569/requerimento_no258.2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Prefeito Municipal, Tiago de Medeiros Almeida com relação a frota de veículos em funcionamento, quantidade de veículos danificados, cópia das ordens de serviço autorizando reparos, cópia das ordens de abastecimento por veículo, cópia das planilhas de registro de viagem.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/583/requerimento_no_259-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/583/requerimento_no_259-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Obras, Serviços Urbanos e Transporte, a instalação de placas de sinalização e lombadas nas ruas Ageu de Castro e Mauro Duarte, no bairro Ivan Bezerra.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/584/requerimento_no_260.2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/584/requerimento_no_260.2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/585/requerimento_no_261.2024_2o_periodo..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/585/requerimento_no_261.2024_2o_periodo..pdf</t>
   </si>
   <si>
     <t>Requer informações sobre processos adotados pela Secretaria de Gabinete Civil da Prefeitura Municipal de Parelhas.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/586/requerimento_no_262-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/586/requerimento_no_262-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal Mineiro, a Deputada Federal Natália Bonavides e a Senadora Zenaide Maia a destinação de recursos para aquisição de Mini Tratores.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/587/requerimento_no_263-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/587/requerimento_no_263-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Estadual de Infraestrutura um Hidro Jato para auxiliar no desentupimento de esgoto residenciais.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/588/requerimento_no_264-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/588/requerimento_no_264-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer a Deputada Federal Natália Bonavides a doação de uma viatura usada da Polícia Rodoviária Federal para a Prefeitura Municipal de Parelhas.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/589/requerimento_no_265-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/589/requerimento_no_265-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer a Senadora da República, Zenaide Maia, emenda parlamentar para pavimentação de acesso a Comunidade Retiro, município de Parelhas/RN.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/603/requerimento_no_266-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/603/requerimento_no_266-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Companhia de Águas e Esgotos do Rio Grande do Norte (CAERN) a implementação da Tarifa Social de água no município de Parelhas-RN.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/604/requerimento_no_267-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/604/requerimento_no_267-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer a Chefe de Gabinete da Prefeitura Municipal de Parelhas, a criação da ronda Escolar juntamente com a Guarda Municipal.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/605/requerimento_no_268-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/605/requerimento_no_268-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Federal pelo Estado do Rio Grande do Norte, Fernando Mineiro, emenda parlamentar para construção de passagens molhadas na Zona Rural do Município de Parelhas/RN.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/606/requerimento_no_269-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/606/requerimento_no_269-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer a Dra. Ericka Janine Dantas da Silvera, a possibilidade da realização de atendimentos odontológicos para Agricultores Rurais do município de Parelhas/RN.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/607/requerimento_no_270-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/607/requerimento_no_270-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer a Diretora Geral do DER – RN, a realização de uma Operação Tapa Buraco, na RN-086, que corta o município de Parelhas.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/608/requerimento_no_271-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/608/requerimento_no_271-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Diretor Geral do Departamento Estadual de Trânsito do RN – DETRAN, uma equipe técnica para que seja refeita a sinalização de faixas de pedestre que já existem em Parelhas/RN.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/616/requerimento_no_272-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/616/requerimento_no_272-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora que elabore um Projeto de Resolução para instituir no âmbito da Câmara Municipal de Parelhas auxilio alimentação para Vereadores e Servidores.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/617/requerimento_no_273-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/617/requerimento_no_273-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária Estadual da Educação, do Esporte e do Lazer a implementação do Regime de Tempo Integral nas escolas estaduais do município de Parelhas/RN.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/618/requerimento_no_274-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/618/requerimento_no_274-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária Estadual da Educação, do Esporte e do Lazer para que junto a Secretária de Estado da Saúde Pública, realizem a distribuição de absorventes nas Escolas Estaduais do município de Parelhas/RN.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/619/requerimento_no_275-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/619/requerimento_no_275-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Agricultura, de Recursos Hídricos, da Pesca, do Meio Ambiente e da Defesa Civil implantar no viveiro de mudas de Parelhas o projeto “Farmácia Viva”.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/620/requerimento_no_276-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/620/requerimento_no_276-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer ao Superintendente da Polícia Rodoviária Federal que viabilize uma parceria com a Prefeitura Municipal de Parelhas para capacitar Professores.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/621/requerimento_no_277-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/621/requerimento_no_277-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Francisco do PT Emendas Parlamentares para a Fundação José Augusto, com o objetivo de apoiar a Festa de São Sebastião 2025 e o Carnaval da Cobra 2025.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/622/requerimento_no_278-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/622/requerimento_no_278-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Assistência Social, do Trabalho, da Habitação e do Esporte a criação do Fundo de Recolhimento de Impostos para realização do programa CNH Popular Municipal.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/632/requerimento_no_279-2024_2o_perido.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/632/requerimento_no_279-2024_2o_perido.pdf</t>
   </si>
   <si>
     <t>Requer a Senadora da Republica pelo Estado do Rio Grande do Norte, Zenaide Maia, Emenda Parlamentar para a Associação Parelhense dos Estudantes Universitários- APEU.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/633/requerimento_no_280-2024_2o_periodo.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/633/requerimento_no_280-2024_2o_periodo.pdf</t>
   </si>
   <si>
     <t>Requer a Secretaria das Mulheres, da Juventude, da Igualdade Racial e dos Direitos Humanos, a distribuição de absorventes nas Escolas Estaduais do município de Parelhas/RN.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação/Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/301/indicacao_001.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/301/indicacao_001.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, vem por intermédio desta Indicação, solicitar ao Prefeito Municipal, o Sr. TIAGO DE MEDEIROS ALMEIDA, para que o mesmo possa autorizar o secretário competente, a providenciar a manutenção da estrutura física da Parada de Moto Taxi, instalada na RN 86, nas proximidades da Rodoviária do nosso município.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/302/indicacao_002.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/302/indicacao_002.pdf</t>
   </si>
   <si>
     <t>A vereadora que a este subscreve, vem por intermédio desta Indicação, solicitar ao Prefeito Municipal, o Sr. TIAGO DE MEDEIROS ALMEIDA, para que o mesmo possa autorizar o Secretário de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, a providenciar a reforma das seguintes Paradas de Moto Táxi: praça localizada em frente a Maré Mansa e praça localizada em frente a Biblioteca Pública Municipal.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/303/pedido_de_providencia_003.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/303/pedido_de_providencia_003.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, vem por intermédio deste Pedido de Previdência, solicitar ao Excelentíssimo Prefeito Municipal, o Sr. TIAGO DE MEDEIROS ALMEIDA, e ao Secretário Municipal de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, para que juntos viabilizem a manutenção de todo território do riacho do Dinarte Mariz, a abertura de córrego, como também a limpeza dos matos.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/304/pedido_de_providencia_004.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/304/pedido_de_providencia_004.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, vem por intermédio deste Pedido de Previdência, solicitar ao Secretário Municipal de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, para que o mesmo viabilize a inserção de lixeiras na Barragem Boqueirão, no local popularmente chamado de “Prainha”, próximo ao Bar de Jeca.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/305/indicacao_005.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/305/indicacao_005.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, vem por intermédio desta Indicação, solicitar ao Prefeito Municipal, o Sr. TIAGO DE MEDEIROS ALMEIDA, para que o mesmo possa autorizar o Secretário de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, a providenciar a instalação de bancos na praça da comunidade Juazeiro.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/306/indicacao_006.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/306/indicacao_006.2024.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, vem por intermédio desta Indicação, solicitar ao Prefeito Municipal, o Sr. TIAGO DE MEDEIROS ALMEIDA, para que o mesmo encaminhe ao Poder Legislativo um projeto de lei que possibilite a cessão de guardas municipais para atuarem em conjunto com a Polícia Militar, dentro das atribuições de nossa cidade. A integração entre as forças de segurança é essencial para garantir a proteção e a tranquilidade de todos os cidadãos.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/307/indicacao_007.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/307/indicacao_007.2024.pdf</t>
   </si>
   <si>
     <t>O vereador que a este subscreve, vem por intermédio desta Indicação, indicar ao Prefeito Municipal, o Sr. TIAGO DE MEDEIROS ALMEIDA, e ao o Secretário de Obras, Serviços Urbanos e Transportes, o Sr. LUVANOR DO NASCIMENTO ENEDINO, o espaço em frente a quadra de esporte O Naelzão, para implantação da academia ao ar livre do Bairro São Sebastião.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/659/indicacao_008.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/659/indicacao_008.2024.pdf</t>
   </si>
   <si>
     <t>Solicita que a Gestão Municipal realize a indenização das vítimas das cirurgias de cataratas com o recurso devolvido pela Câmara Municipal de Parelhas/RN.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/11/001.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/11/001.2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, vem destinar uma Moção de Congratulações e Aplausos a jovem AIMÊ SANTOS FERNANDES AZEVEDO, pela Sua aprovação no Curso de Medicina da UFRN neste ano de 2024, na Escola Multicampi de Ciências Médicas na cidade de Caicó/RN.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/13/002.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/13/002.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Congratulações e Aplausos ao SR. TIAGO DE MEDEIROS ALMEIDA, Prefeito Municipal de Parelhas, pela realização da tradicional Festa do Padroeiro de São Sebastião, ocorrido entre os dias 10 à 21 de janeiro do corrente ano e em seguida o carnaval de Parelhas 10 a 13 de fevereiro.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/14/003.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/14/003.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Congratulações e Aplausos ao Prefeito Municipal de Parelhas, o Sr. TIAGO DE MEDEIROS ALMEIDA e a Secretária Municipal da Educação e da Cultura, a Sra. ANTÔNIA ZÉLIA DE ASSIS DANTAS, e toda equipe de apoio, em razão do excelente e brilhante desempenho à frente de Prefeitura de Parelhas, pela realização do evento natalino ‘BRILHA PARELHAS”.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/20/005.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/20/005.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Congratulação e Aplausos a jovem BÁRBARA TUANE DE AZEVEDO LIMA, pela sua aprovação em Medicina na UFRN.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/24/006.2024_1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/24/006.2024_1.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação e Aplausos para FLAVIANE NERI LIMA DE OLIVEIRA pela conclusão do seu Doutorado.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/27/007.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/27/007.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Pesar em razão do falecimento da Sra. BERNADETE BEZERRA DE SOUTO ARAÚJO, ocorrido no dia 17 de fevereiro de 2024 e que a mesma seja enviada a família enlutada.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/29/008.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/29/008.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Pesar em razão do falecimento do Sr. LEÔNCIO GONÇALVES DE MEDEIROS, ocorrido no dia 17 de fevereiro de 2024, e que a mesma seja enviada a família enlutada.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/32/010.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/32/010.2024.pdf</t>
   </si>
   <si>
     <t>É com imensa satisfação e orgulho que apresento esta Moção de Aplausos e Reconhecimento à Dra. MILENA GABRIELA DOS SANTOS SILVA, em virtude de sua notável conquista do ingresso ao Doutorado do Programa de Pós-Graduação em Saúde da Família.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/33/011.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/33/011.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Pesar em razão do falecimento da Sra. SEVERINA MARIA DAS NEVES, ocorrido no dia 26 de fevereiro de 2023 e que a mesma seja enviada a família enlutada.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/34/012.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/34/012.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Parabéns a Sra. ADAUTA VILAR DE MACÊDO, pela passagem do seu aniversário de 100 anos, comemorado no dia 04 de março de 2024.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/35/013.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/35/013.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Parabéns a Sra. OLÍVIA MATIAS DA SILVA, pela passagem do seu aniversário de 100 anos, comemorado no dia 05 de março de 2024.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/36/014.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/36/014.2024.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, vem destinar uma Moção de Pesar em razão do falecimento da Sra. IRENE OLIVEIRA DE ANDRADE, ocorrido no dia 06 de março de 2024 e que a mesma seja enviada a família enlutada.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/37/015.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/37/015.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Parabéns ao jovem LEANDRO RAMON DOS SANTOS SILVA, pela aprovação no curso de Medicina na UERN (Universidade Estadual do Rio Grande do Norte), campus Mossoró.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/39/016.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/39/016.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Pesar em razão do falecimento da Sra. ADAUTA VILAR DE MACÊDO, ocorrido no dia 15 de março de 2024 e que a mesma seja enviada a família enlutada.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/40/017.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/40/017.2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, vem por meio desta, apresentar, uma Moção de Parabéns em homenagem ao Sr. LEANDRO JOSÉ DA SILVA SANTOS, pela passagem do seu aniversário, que foi comemorado no dia 19 de março de 2024.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/41/018.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/41/018.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem por meio desta, destinar uma Moção de Pesar em razão do falecimento do Sr. GRACIANO LÚCIO DANTAS, ocorrido no dia 31 de março de 2024 e que a mesma seja enviada a família enlutada.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/42/019.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/42/019.2024.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, vem destinar uma Moção de Pesar em razão do falecimento do Sr. JORGE LUCENA DE ALMEIDA, ocorrido no dia 04 de abril de 2024 e que a mesma seja enviada a família enlutada.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/43/020.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/43/020.2024.pdf</t>
   </si>
   <si>
     <t>É com imensa satisfação e orgulho que apresento esta Moção de Congratulação e Aplausos ao grupo RAÍZES DA TERRA, em virtude de sua notável apresentação do espetáculo da Paixão de Cristo que aconteceu no povoado Santo Antônio.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/44/021.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/44/021.2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos para Dra. Fabiana de Souza Pereira, que está em 1º lugar na lista Tríplice de Juis Classista Substituto do TRE/RN.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/45/022.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/45/022.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Congratulação e Aplausos a jovem KALLYNE GONÇALVES PEREIRA, pela conquista do 1º lugar no Campeonato Brasileiro de Judô Região II, na categoria SUB-18 Feminino Superligeiro (-40kg), que aconteceu em Fortaleza- CE.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/47/023.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/47/023.2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, vem destinar uma Moção de Pesar em razão do falecimento do Sr. FRANCINILTO DE AMORIM NOGUEIRA, ocorrido no dia 10 de abril de 2024 e que a mesma seja enviada a família enlutada.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/48/024.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/48/024.2024.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Parelhas manifesta pesar e solidariedade à família do Ex Deputado Federal Carlos Alberto de Sousa Rosado, carinhosamente conhecido como Betinho Rosado, pelo seu falecimento no dia 12 de abril aos 75 anos.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/49/025.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/49/025.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Pesar em razão do falecimento da Sra. LAURA FLORINDA DA SILVA, ocorrido no dia 13 de abril de 2024 aos 97 anos e que a mesma seja enviada a família enlutada.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/51/026.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/51/026.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Pesar em razão do falecimento da Sra. MARIA DAS GRAÇAS BEZERRA DE ARAÚJO, conhecida como Maria de Cú de Cobra, ocorrido no dia 13 de abril de 2024 aos 49 anos e que a mesma seja enviada a família enlutada.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/53/027.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/53/027.2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, vem destinar uma Moção de Congratulações a CNBB – Conferência Nacional dos Bispos do Brasil, Diocese de Natal e Diocese de Caicó, pelos 60 anos da Campanha da Fraternidade.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/56/028.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/56/028.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Parabéns a Sra. MARIA SELMI GOMES, pela passagem do seu aniversário, que foi comemorado no dia 08 de maio do corrente ano.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/58/029.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/58/029.2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, vem destinar uma Moção de Aplausos a LOJA MAÇÔNICA TEMPLÁRIOS DO SERIDÓ, pelo seu aniversário de 06 anos, ocorrido no dia 01 de maio de 2024.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/61/030.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/61/030.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Pesar em razão do falecimento da Sra. TEREZINA MORAIS DE SOUZA, ocorrido no dia 10 de maio de 2024 e que a mesma seja enviada a família enlutada.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/62/031.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/62/031.2024.pdf</t>
   </si>
   <si>
     <t>Queremos através desta Moção, externar votos de mais profundo pesar pelo falecimento do Sr. CLOTÁRIO TAVARES DA SILVA, ocorrido no dia 16 de maio de 2024.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/65/032.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/65/032.2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, vem destinar uma Moção de Parabéns a Sra. GILDETE MARIADA SILVA, pela passagem do seu aniversário, que foi comemorado no dia 21 de maio do corrente ano.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/66/033.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/66/033.2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, vem destinar uma Moção de Parabéns ao Sr. FRANCISCO CANINDÉ MARGARIDA, pela passagem do seu aniversário, que foi comemorado no dia 21 de maio do corrente ano.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/68/034.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/68/034.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Pesar em razão do falecimento da Sra. RITA AZEVEDO DO NASCIMENTO, ocorrido no dia 19 de maio de 2024 e que a mesma seja enviada a família enlutada.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/70/035.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/70/035.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Congratulação a Faculdade FMB, pela inauguração das novas instalações, que aconteceu no dia 21 de maio do corrente ano.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/71/036.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/71/036.2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, vem destinar uma Moção de Congratulação e Aplausos a jovem PATRÍCIA DO NASCIMENTO PEREIRA, por ser a primeira representante feminina de MMA em um combate fora do RN.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/82/037.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/82/037.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Pesar em razão do falecimento do Sr. AGRIPINO FERNANDES SILVA, ocorrido no dia 26 de maio de 2024 e que a mesma seja enviada a família enlutada.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/85/038.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/85/038.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Pesar em razão do falecimento da Sra. MARGARIDA DE SOUZA LIMA, mas conhecida por Lídia, ocorrido no dia 07 de junho de 2024 e que a mesma seja enviada a família enlutada.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/86/039.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/86/039.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, destinar uma Moção de Pesar em razão do falecimento do Sr. MANOEL PEREIRA DA SILVA, mas conhecido por Didi, ocorrido no dia 04 de junho de 2024 e que a mesma seja enviada a família enlutada.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/88/040.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/88/040.2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, vem destinar uma Moção de Congratulações e Aplausos a Sra. MARIA DE LOURDES SOUZA, mas conhecida por Mocinha, pelos relevantes serviços prestados ao município de Parelhas-RN.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/90/041.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/90/041.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Pesar em razão do falecimento da Sra. CARMELITA LEONICE DE AZEVEDO, ocorrido no dia 10 de junho de 2024 e que a mesma seja enviada a família enlutada.</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/91/042.2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/91/042.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, vem destinar uma Moção de Congratulação e Aplausos ao Prefeito Municipal de Parelhas, o Sr. TIAGO DE MEDEIROS ALMEIDA e ao Secretário de Saúde, o Sr. TIAGO TIBÉRIO DOS SANTOS, e toda equipe de apoio, em razão do excelente e brilhante desempenho do Programa + Parelhas Fila Zero: Saúde para todos em Parelhas!</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/445/mocao_de_aplausos_045-2024-_zenilda.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/445/mocao_de_aplausos_045-2024-_zenilda.pdf</t>
   </si>
   <si>
     <t>A ser concedida ao Prefeito Municipal de Parelhas- RN, o Sr. Tiago de Medeiros Almeida pela realização da 25ª edição do Arraiá da Zona Sul que aconteceu nos dias 26 e 27 de julho de 2024.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/465/mocao_de_pesar_046-2024-_alyson.docx</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/465/mocao_de_pesar_046-2024-_alyson.docx</t>
   </si>
   <si>
     <t>A ser concedida à família da Sra. Judilita Pereira de Oliveira, em razão do seu falecimento ocorrido em 07 de agosto de 2024.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/469/mocao_de_pesar_047-2024-_zenilda.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/469/mocao_de_pesar_047-2024-_zenilda.pdf</t>
   </si>
   <si>
     <t>A ser concedida à família do Sr. Francisco Florêncio Dantas, em razão do seu falecimento ocorrido em 19 de agosto de 2024.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/496/mocao_de_aplausos_050-2024-_josivan.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/496/mocao_de_aplausos_050-2024-_josivan.pdf</t>
   </si>
   <si>
     <t>A ser concedida à Escola Cooperativa de Parelhas, pelos 30 anos de serviços oferecidos a educação parelhense.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/497/mocao_de_aplausos_051-2024-_josivan.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/497/mocao_de_aplausos_051-2024-_josivan.pdf</t>
   </si>
   <si>
     <t>A ser concedida aos Clubes de Desbravadores da Igreja Adventista Sétimo Dia, pela comemoração do Dia Nacional do Desbravador, comemorado no dia 20 de setembro e Dia Municipal do Desbravador, comemorado no dia 22 de outubro.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/498/mocao_de_aplausos_052-2024-_josivan.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/498/mocao_de_aplausos_052-2024-_josivan.pdf</t>
   </si>
   <si>
     <t>A ser concedida a Escola Municipal Dom José Delgado, pelos seus 75 anos de existência.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/499/mocao_de_aplausos_053-2024-_zenilda.docx</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/499/mocao_de_aplausos_053-2024-_zenilda.docx</t>
   </si>
   <si>
     <t>A ser concedida ao Prefeito Municipal de Parelhas, o Sr. Tiago de Medeiros Almeida e a Secretária Municipal de Educação e Cultura, a Sra. Antônia Zélia de Assis Dantas, pelo brilhante desfile cívico em alusão ao 7 de setembro de 2024.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/500/mocao_de_aplausos_054-2024-_zenilda.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/500/mocao_de_aplausos_054-2024-_zenilda.pdf</t>
   </si>
   <si>
     <t>A ser concedida ao Professor Elionardo Melo, que foi eleito como novo diretor geral do Campus Currais Novos do IFRN.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/552/mocao_062_romiselia.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/552/mocao_062_romiselia.pdf</t>
   </si>
   <si>
     <t>A ser concedida à Gestão Municipal de Parelhas, na pessoa do prefeito Dr. Tiago Almeida, pelo recebimento do Selo UNICEF, em reconhecimento ao empenho e compromisso na promoção dos direitos e na melhoria das condições de vida de crianças e adolescentes do município.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/581/mocao_062_romiselia.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/581/mocao_062_romiselia.pdf</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/553/mocao_de_parabens_063-2024-_ildecio.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/553/mocao_de_parabens_063-2024-_ildecio.pdf</t>
   </si>
   <si>
     <t>A ser concedida a Guarda Municipal pelo excelente trabalho exercido em suas respectivas funções na 2ª Copa Parelhas de Futsal.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/554/mocao_de_aplausos_064-2024-_zenilda.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/554/mocao_de_aplausos_064-2024-_zenilda.pdf</t>
   </si>
   <si>
     <t>A ser concedida aos Policiais Civis e aos Policiais Militares pelo Dia da Polícia Civil e Polícia Militar, comemorado no dia 8 de novembro de 2024.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/582/mocao_de_pesar_065-2024-_alyson.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/582/mocao_de_pesar_065-2024-_alyson.pdf</t>
   </si>
   <si>
     <t>A ser concedida à família da Sra. Verônica Rodrigues dos Santos, em razão do seu falecimento ocorrido em 05 de novembro de 2024.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/629/mocao_de_pesar_067-2024-_alyson.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/629/mocao_de_pesar_067-2024-_alyson.pdf</t>
   </si>
   <si>
     <t>A ser concedida à família do Sr. Manoel Tavares da Silva, em razão do seu falecimento ocorrido em 27 de novembro de 2024.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/631/mocao_de_aplausos_068-2024-_alyson.docx</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/631/mocao_de_aplausos_068-2024-_alyson.docx</t>
   </si>
   <si>
     <t>A ser concedida a VITTADERMA CLÍNICA pelo 1º Lugar nos trabalhos apresentados no maior congresso do Brasil, organizado pela SOBENFEE.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Atas Legislativas</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/428/ata_da_2a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/428/ata_da_2a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da segunda Sessão Ordinária do primeiro período legislativo da Câmara Municipal de Parelhas.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/429/ata_da_3a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/429/ata_da_3a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da terceira Sessão Ordinária do primeiro período legislativo da Câmara Municipal de Parelhas.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/430/ata_da_4a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/430/ata_da_4a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da quarta Sessão Ordinária do primeiro período legislativo da Câmara Municipal de Parelhas.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/431/ata_da_5a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/431/ata_da_5a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da quinta Sessão Ordinária do primeiro período legislativo da Câmara Municipal de Parelhas.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/432/ata_da_6a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/432/ata_da_6a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da sexta Sessão Ordinária do primeiro período legislativo da Câmara Municipal de Parelhas.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/433/ata_da_7a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/433/ata_da_7a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da sétima Sessão Ordinária do primeiro período legislativo da Câmara Municipal de Parelhas.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/434/ata_da_8a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/434/ata_da_8a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da oitava Sessão Ordinária do primeiro período legislativo da Câmara Municipal de Parelhas.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/435/ata_da_9a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/435/ata_da_9a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da nona Sessão Ordinária do primeiro período legislativo da Câmara Municipal de Parelhas.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/436/ata_da_10a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/436/ata_da_10a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da décima Sessão Ordinária do primeiro período legislativo da Câmara Municipal de Parelhas.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/437/ata_da_11a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/437/ata_da_11a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da décima primeira Sessão Ordinária do primeiro período legislativo da Câmara Municipal de Parelhas.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/438/ata_da_12a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/438/ata_da_12a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da décima segunda Sessão Ordinária do primeiro período legislativo da Câmara Municipal de Parelhas.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/440/ata_da_13a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/440/ata_da_13a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da décima terceira Sessão Ordinária do primeiro período legislativo da Câmara Municipal de Parelhas.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/441/ata_da_14a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/441/ata_da_14a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da décima quarta Sessão Ordinária do primeiro período legislativo da Câmara Municipal de Parelhas.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/442/ata_da_15a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/442/ata_da_15a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da décima quinta Sessão Ordinária do primeiro período legislativo da Câmara Municipal de Parelhas.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/443/ata_da_16a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/443/ata_da_16a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da décima sexta Sessão Ordinária do primeiro período legislativo da Câmara Municipal de Parelhas.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/444/ata_da_17a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/444/ata_da_17a_sessao_ordinaria_do_1o_periodo_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da décima sétima Sessão Ordinária do primeiro período legislativo da Câmara Municipal de Parelhas.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>PRCLR</t>
   </si>
   <si>
     <t>Parecer Constituição de Legislação e Redação Final</t>
   </si>
   <si>
     <t>CLRF - Constituição de Legislação e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/457/parecer_068_a_emenda_a_lei_organica_003-2024.1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/457/parecer_068_a_emenda_a_lei_organica_003-2024.1.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 068/2024 - Proposta de Emenda à Lei Orgânica nº 003/2024, que acrescenta dispositivos ao Título II – Da Organização dos Poderes – Capítulo I – Seção V – Do Processo Legislativo, incluindo o inciso V ao Art. 46 e o Art. 46-A à  Lei Orgânica Municipal, para adotar no processo legislativo orçamentário municipal o orçamento impositivo previsto nas Emendas Constitucionais nº 86, de 2015, nº 100 de 2019 e nº 126/2022.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/458/parecer_069_ao_pr_009-2024.1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/458/parecer_069_ao_pr_009-2024.1.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 069/2024 - Projeto de Resolução n.º 009/2024, que acrescenta o Art. 35-A ao Título II – Dos Órgãos da Câmara – Capítulo V –  Das Comissões, no Regimento Interno desta Casa Legislativa, para incluir o Orçamento Impositivo e dispor sobre a execução orçamentária e financeira da programação incluída por emendas individuais e de bancadas do Legislativo Municipal em Lei Orçamentária Anual.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/459/parecer_070_ao_pr_010-2024.1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/459/parecer_070_ao_pr_010-2024.1.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 070/2024 - Projeto de Resolução n.º 010/2024, que acrescenta os Artigos 163-A e 163-B ao Título VII – Da Elaboração Legislativa  Especial, Capítulo II – Do Orçamento, no Regimento Interno desta Casa Legislativa, para incluir o Orçamento Impositivo e dispor sobre a execução orçamentária e financeira da programação incluída por emendas individuais e de bancadas do Legislativo Municipal na Lei Orçamentária Anual.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/472/parecer_071_ao_dec_010-2024.1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/472/parecer_071_ao_dec_010-2024.1.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 071/2024_x000D_
 Matéria em análise: Projeto de Decreto Legislativo n.º 010/2024_x000D_
 Autor: Vereadora Zenilda Salústio (PSDB)_x000D_
 Ementa: Concede a Comenda Senador Dario Pereira de Macêdo à Sra. Maria Gomes De Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/471/parecer_072_ao_pl_021-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/471/parecer_072_ao_pl_021-2024.2.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 072/2024_x000D_
 Matéria em análise: Projeto de Lei do Legislativo n.º 021/2024_x000D_
 Autor: Vereador Josivan Alves (PT)_x000D_
 Ementa: Institui a Semana Municipal do Controle e Combate à Leishmaniose no âmbito do município de Parelhas.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/470/parecer_073_ao_pl_020-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/470/parecer_073_ao_pl_020-2024.2.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 073/2024_x000D_
 Matéria em análise: Projeto de Lei do Legislativo n.º 020/2024_x000D_
 Autor: Vereador Josivan Alves (PT)_x000D_
 Ementa: Institui a Semana Municipal da Mãe Atípica no âmbito do Município de _x000D_
 Parelhas, a ser realizada anualmente, na semana que antecede o dia 21 de setembro.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>PARECER N.º 074/2024_x000D_
 Matéria em análise: Projeto de Decreto Legislativo n.º 011/2024_x000D_
 Autor: Vereador Alyson Wagner (PSDB)_x000D_
 Ementa: Concede o Título de Cidadão Parelhense ao Senhor José Lúcio Bezerra de Medeiros Júnior e dá outras providências.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/477/parecer_075_ao_dec_012-2024.1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/477/parecer_075_ao_dec_012-2024.1.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 075/2024 _x000D_
 Matéria em análise: Projeto de Decreto Legislativo n.º 012/2024_x000D_
 Autor: Vereador Ildecio de Oliveira (PSDB)_x000D_
 Ementa: Concede a Comenda Senador Dario Pereira de Macedo ao Senhor Marcus Vinícius Pereira Júnior e dá outras providências.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/479/parecer_076_ao_pl_023-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/479/parecer_076_ao_pl_023-2024.2.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 076/2024_x000D_
 Matéria em análise: Projeto de Lei do Legislativo n.º 023/2024_x000D_
 Autor: Vereadora Zenilda Salústio da Costa M. Bezerra - PSDB_x000D_
 Ementa: Institui o Dia Municipal do Artesão" no município de Parelhas, a ser comemorado anualmente no dia 8 de novembro.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/491/parecer_078_ao_plo_017-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/491/parecer_078_ao_plo_017-2024.2.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DAS COMISSÕES PERMANENTES N.º 078/2024;_x000D_
 Comissão de Constituição, Legislação e Redação Final (CCLRF); Comissão de Orçamento e Fiscalização Financeira (COFF)._x000D_
 Matéria em análise: Projeto de Lei Ordinário nº 017/2024_x000D_
 Autor: Prefeito Municipal, Sr. Tiago de Medeiros Almeida_x000D_
 Ementa: Dispõe sobre abertura de crédito adicional especial por meio de excesso de arrecadação no Orçamento do Município de Parelhas para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/492/parecer_079_ao_plo_018-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/492/parecer_079_ao_plo_018-2024.2.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DAS COMISSÕES PERMANENTES N.º 079/2024;_x000D_
 Comissão de Constituição, Legislação e Redação Final (CCLRF); Comissão de Orçamento e Fiscalização Financeira (COFF)._x000D_
 Matéria em análise: Projeto de Lei Ordinário nº 018/2024_x000D_
 Autor: Prefeito Municipal, Sr. Tiago de Medeiros Almeida _x000D_
 Ementa: Dispõe sobre a incorporação no Orçamento Exercício 2024 crédito adicional especial, e dá outras providências.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/493/parecer_080_ao_plo_019-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/493/parecer_080_ao_plo_019-2024.2.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DAS COMISSÕES PERMANENTES N.º 080/2024;_x000D_
 Comissão de Constituição, Legislação e Redação Final (CCLRF); Comissão de Orçamento e Fiscalização Financeira (COFF)._x000D_
 Matéria em análise: Projeto de Lei Ordinário nº 019/2024_x000D_
 Autor: Prefeito Municipal, Sr. Tiago de Medeiros Almeida_x000D_
 Ementa: Dispõe sobre a abertura de crédito adicional especial por meio de superávit financeiro no orçamento do Município de Parelhas para o exercício de 2024.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/494/parecer_081_ao_plo_016-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/494/parecer_081_ao_plo_016-2024.2.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DAS COMISSÕES PERMANENTES N.º 081/2024;_x000D_
 Comissão de Constituição, Legislação e Redação Final (CCLRF); Comissão de Orçamento e Fiscalização Financeira (COFF)._x000D_
 Matéria em análise: Projeto de Lei Ordinário nº 016/2024_x000D_
 Autor: Prefeito Municipal, Sr. Tiago de Medeiros Almeida_x000D_
 Ementa: Autoriza o Poder Executivo Municipal a efetuar realocações entre Fontes/Destinação de Recursos Orçamentárias.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/495/parecer_082_ao_pl_024-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/495/parecer_082_ao_pl_024-2024.2.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 082/2024_x000D_
 Matéria em análise: Projeto de Lei do Legislativo n.º 024/2024_x000D_
 Autor: Vereador Alyson Wagner - PSDB_x000D_
 Ementa: Dispõe sobre a alteração da denominação da Rua Joana Pereira de Macedo para Rua Anastácio Alves de Araújo (Baé).</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/537/parecer_083_ao_dec_014-2024.1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/537/parecer_083_ao_dec_014-2024.1.pdf</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/538/parecer_084_ao_dec_015-2024.1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/538/parecer_084_ao_dec_015-2024.1.pdf</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/539/parecer_085_ao_dec_016-2024.1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/539/parecer_085_ao_dec_016-2024.1.pdf</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/548/parecer_086_ao_dec_013-2024.1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/548/parecer_086_ao_dec_013-2024.1.pdf</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/596/parecer_087_dos_dec_017_ao_031-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/596/parecer_087_dos_dec_017_ao_031-2024.2.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 087/2024_x000D_
 Matéria em análise: Projetos de Decretos Legislativo do n.º 013/2024 ao 017/2024_x000D_
 Autor: Vários vereadores da Câmara Municipal de Parelhas._x000D_
 Ementa: Decretos Legislativos nº 017 a 031/2024, que dispõem sobre concessões de honrarias a cidadãos e entidades que se destacaram por seus serviços prestados à comunidade de Parelhas.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/601/parecer_088_ao_pl_025-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/601/parecer_088_ao_pl_025-2024.2.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 088/2024_x000D_
 Matéria em análise: Projeto de Lei do Legislativo n.º 025/2024_x000D_
 Autor: Vereador Ildecio de Oliveira (PSDB)_x000D_
 Ementa: Denomina a praça localizada no Povoado Santo Antônio (Cobra), no município de Parelhas, de Praça Inácio Soriano de Medeiros.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/600/parecer_089_ao_pl_026-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/600/parecer_089_ao_pl_026-2024.2.pdf</t>
   </si>
   <si>
     <t>Matéria em análise: Projeto de Lei do Legislativo n.º 026/2024_x000D_
 Autor: Vereadora Romisélia Araújo (PSDB)_x000D_
 Ementa: Dispõe sobre a prestação de assistência jurídica gratuita aos agentes de segurança pública municipal que enfrentem processos judiciais em decorrência do exercício de suas funções no âmbito do Município de Parelhas-RN</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/598/parecer_090_ao_pl_027-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/598/parecer_090_ao_pl_027-2024.2.pdf</t>
   </si>
   <si>
     <t>Matéria em análise: Projeto de Lei do Legislativo n.º 027/2024_x000D_
 Autor: Vereador Ildecio de Oliveira (PSDB)_x000D_
 Ementa: Assegura aos deficientes físicos e mentais, seus pais e cuidadores, o direito de acesso gratuito a eventos realizados em locais públicos e privados no município de Parelhas/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/602/parecer_091_a_emenda_a_lei_organica_004-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/602/parecer_091_a_emenda_a_lei_organica_004-2024.2.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 091/2024_x000D_
 Matéria em análise: Proposta de Emenda à Lei Orgânica N.º 004/2024_x000D_
 Autor: Bancada do PSDB_x000D_
 Ementa: Revoga o artigo 46 da Lei Orgânica do Município de Parelhas, com o intuito de modificar ou eliminar as disposições relativas ao orçamento impositivo.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/597/parecer_092_ao_pl_028-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/597/parecer_092_ao_pl_028-2024.2.pdf</t>
   </si>
   <si>
     <t>Matéria em análise: Projeto de Lei do Legislativo n.º 028/2024_x000D_
 Autor: Vereadora Romisélia Araújo (PSDB)_x000D_
 Ementa: Reconhece o Sindicato dos Trabalhadores Rurais Agricultores e Agricultoras Familiares de Parelhas – RN como de Utilidade Pública Municipal.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/599/parecer_093_as_emendas_supressivas_001_e_002_ao_plo_020-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/599/parecer_093_as_emendas_supressivas_001_e_002_ao_plo_020-2024.2.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 093/2024_x000D_
 Matéria em análise: Emendas Supressivas nº 001/2024 e nº 002/2024 ao Projeto de Lei do Executivo nº 020/2024._x000D_
 Autor: Vereador Wellington Araújo do MDB</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/609/parecer_094_dos_dec_032_ao_034-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/609/parecer_094_dos_dec_032_ao_034-2024.2.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 094/2024_x000D_
 Matéria em análise: Projetos de Decretos Legislativo do n.º 032/2024 ao 034/2024_x000D_
 Autor: Vários vereadores da Câmara Municipal de Parelhas._x000D_
 Ementa: Decretos Legislativos nº 032 a 034/2024, que dispõem sobre concessões de honrarias a cidadãos e entidades que se destacaram por seus serviços prestados à comunidade de Parelhas.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/636/parecer_098_ao_dec_037-2024.1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/636/parecer_098_ao_dec_037-2024.1.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 098/2024_x000D_
 Matéria em análise: Projeto de Decreto Legislativo n.º 037/2024_x000D_
 Autor: Alyson Wagner de Oliveira (PSDB)_x000D_
 Ementa: Denomina a Escola do Legislativo da Câmara Municipal de Parelhas como "Escola do Legislativo Dr. Ulisses Bezerra Potiguar" e dá outras providências.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/637/parecer_099_ao_dec_038-2024.1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/637/parecer_099_ao_dec_038-2024.1.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 099/2024_x000D_
 Matéria em análise: Projeto de Decreto Legislativo n.º 038/2024_x000D_
 Autor: Zenilda Salústio (PSDB)_x000D_
 Ementa: Concede a Comenda Senador Dario Pereira de Macedo à Sra. Severina Gonçalves Pereira Oliveira e dá outras providências.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/639/parecer_100_ao_pr_11-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/639/parecer_100_ao_pr_11-2024.2.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 100/2024 _x000D_
 Matéria em análise: Projeto de Resolução n.º 011/2024 _x000D_
 Autor: Mesa Diretora _x000D_
 Ementa: Regulamenta o uso do veículo oficial da Câmara Municipal de Parelhas/RN e _x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/640/parecer_101_as_emendas_m_e_s_001_e_003_ao_plo_020-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/640/parecer_101_as_emendas_m_e_s_001_e_003_ao_plo_020-2024.2.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 101/2024 _x000D_
 Matéria em análise: Análise das Emendas Modificativa n.º 001/2024 e Supressiva n.º _x000D_
 003/2024. _x000D_
 Autor: Vereador Wellington Araújo do MDB</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>PARECER N.º 102/2024_x000D_
 Matéria em análise: Projeto de Lei do Legislativo n.º 031/2024_x000D_
 Autor: Vereador Alyson Wagner de Oliveira do PSDB_x000D_
 Ementa: Denomina o calçadão localizado na Rua Padre Bento, no centro do município de Parelhas, como "Passeio das Franciscas", e dá outras providências.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/642/parecer_103_a_proposta_de_emenda_a_lei_organica_005.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/642/parecer_103_a_proposta_de_emenda_a_lei_organica_005.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 103/2024 _x000D_
 Matéria em análise: Proposta de Emenda à Lei Orgânica n.º 005/2024 _x000D_
 Autor: Mesa Diretora e Vereadora Zenilda Salústio _x000D_
 Ementa: Altera dispositivos da Lei Orgânica do Município de Parelhas/RN para modernizar sua estrutura e atualizar suas disposições.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/643/parecer_104_ao_dec_039-2024.1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/643/parecer_104_ao_dec_039-2024.1.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 104/2024_x000D_
 Matéria em análise: Projeto de Decreto Legislativo n.º 039/2024 _x000D_
 Autor: Alyson Wagner (PSDB)_x000D_
 Ementa: Concessão da Medalha Mérito Legislativo ao Sr. Ulisses Bezerra Filho.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/644/parecer_105_a_emenda_modificativa_a_pelom__005-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/644/parecer_105_a_emenda_modificativa_a_pelom__005-2024.2.pdf</t>
   </si>
   <si>
     <t>PARECER N.º 105/2024_x000D_
 Matéria em análise: Emenda Modificativa n.º 001/2024 à Proposta de Emenda à Lei Orgânica n.º 005/2024_x000D_
 Autor: Vereadores Romisélia Araújo Santos Silva (PSDB), Felisberto do Nascimento_x000D_
 Silva (PSDB) e Ildcio de Oliveira (PSDB)</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>PRCOF</t>
   </si>
   <si>
     <t>Parecer Orçamento e Fiscalização Financeira</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/661/parecer_105_ao_plo_020-2024.2.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/661/parecer_105_ao_plo_020-2024.2.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE ORÇAMENTO E FISCALIZAÇÃO FINANCEIRA (COFF) _x000D_
 N.º 105/2024 Matéria em análise: Projeto de Lei Ordinária nº 020/2024_x000D_
 Autor: Prefeito Municipal, Sr. Tiago de Medeiros Almeida_x000D_
 Ementa: Estima a Receita e Fixa a Despesa do Município de Parelhas para o Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/578/emenda_supressiva_001_ao_plo_020-2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/578/emenda_supressiva_001_ao_plo_020-2024.pdf</t>
   </si>
   <si>
     <t>Suprime o Art. 9º do Projeto de Lei Ordinário do Executivo, que estima a receita e fixa a despesa do município de Parelhas, para o Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/579/emenda_supressiva_002_ao_plo_020-2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/579/emenda_supressiva_002_ao_plo_020-2024.pdf</t>
   </si>
   <si>
     <t>Suprime o Art. 8º do Projeto de Lei Ordinário do Executivo, que estima a receita e fixa a despesa do município de Parelhas, para o Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/614/emenda_supressiva_003_ao_plo_020-2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/614/emenda_supressiva_003_ao_plo_020-2024.pdf</t>
   </si>
   <si>
     <t>Suprime o Inciso IV do Art. 7º do Projeto de Lei Ordinário do Executivo, que estima a receita e fixa a despesa do município de Parelhas, para o Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/595/emenda_modificativa_001_ao_pl_027-2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/595/emenda_modificativa_001_ao_pl_027-2024.pdf</t>
   </si>
   <si>
     <t>Modifica a redação dos artigos 1º e 2º do Projeto de Lei do Legislativo n.º 027/2024, para incluir o direito de acesso gratuito a eventos para deficientes físicos e mentais, seus pais e cuidadores.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/612/emenda_modificativa_001_a_proposta_de_emenda_a_lei_organica_004.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/612/emenda_modificativa_001_a_proposta_de_emenda_a_lei_organica_004.pdf</t>
   </si>
   <si>
     <t>Altera o texto da Proposta de Emenda à Lei Orgânica nº 004/2024, corrigindo o dispositivo a ser revogado, substituindo o artigo 46 pelo artigo 46-A.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/613/emenda_modificativa_001_ao_plo_020-2024.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/613/emenda_modificativa_001_ao_plo_020-2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos §§ 2º e 3º do art. 6º do Projeto de Lei Ordinário do Executivo, que estima a receita e fixa a despesa do município de Parelhas, para o Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/657/emenda_modificativa_n_002_a_emenda_a_lei_organica_n_005.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/657/emenda_modificativa_n_002_a_emenda_a_lei_organica_n_005.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Proposta de Emenda à Lei Orgânica n.º 005/2024, para reorganizar a estrutura dos títulos, sessões e artigos.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/635/emenda_modificativa_001_a_proposta_de_emenda_a_lei_organica_005.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/635/emenda_modificativa_001_a_proposta_de_emenda_a_lei_organica_005.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 24 da Proposta de Emenda à Lei Orgânica n.º 005/2024, para permitir a reeleição dos membros da Mesa Diretora da Câmara Municipal de Parelhas/RN.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5142,68 +5142,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/439/proposta_de_emenda_a_lei_organica_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/549/proposta_de_emenda_a_lei_organica_no_004-2024---.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/630/emenda_a_lei_organica_no_005-2024_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/346/plo_001.2024_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/347/plo_002.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/348/plo_003.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/349/plo_004.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/350/plo_005.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/351/plo_006.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/352/plo_007.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/353/plo_008.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/484/projeto_de_lei_n016.2024._autoriza_o_poder_executivo_municipal_a_efetuar_relocaoes_entre_fonte_e_destinacoes_de_recursos_orcamentarios_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/485/projeto_de_lei_n017.2024._abertura_de_credito_especial_de_passagem_molhada_da_coomunidade_sussuarana_e_sao_sebastiao_370_mil_reais.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/486/projeto_n018.2024._abertura_de_credito_especial_de_construcao_asfaltica_de_rua_projetada_de_1.864.18186.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/487/projeto_de_lei_n019.2024_abertura_de_credito_especial_da_reforma_da_policlinica__postinho_da_ladeira.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/524/projeto_de_lei_n020.2024._assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/296/001.2024_pl_ordinaria_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/297/002.2024_pl_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/298/004.2024_pl_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/299/006.2024_pl_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/453/projeto_de_lei_do_legislativo_no_020-2024.1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/454/projeto_de_lei_do_legislativo_no_021-2024.1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/466/projeto_de_lei_do_legislativo_no_022-2024.2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_de_lei_do_legislativo_no_023-2024.1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/483/projeto_de_lei_do_legislativo_no_024-2024.2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_de_lei_do_legislativo_no_025-2024.2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_de_lei_do_legislativo_no_026-2024.2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/555/projeto_de_lei_do_legislativo_no_027-2024.2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/556/projeto_de_lei_do_legislativo_no_028-2024.2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/590/projeto_de_lei_do_legislativo_no_029-2024.2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/591/projeto_de_lei_do_legislativo_no_030-2024.2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/623/projeto_de_lei_do_legislativo_no_031-2024.2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/645/projeto_de_lei_do_legislativo_no_032-2024.2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_decreto_no_040-2024.2-_romiselia_araujo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/300/001.2024_p_l_complementar..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/455/projeto_de_decreto_no_010-2024.1_-_zenilda_salustio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/468/projeto_de_decreto_no_011-2024.1_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/473/projeto_de_decreto_no_012-2024.1_-_ildecio_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/536/projeto_de_decreto_no_013-2024.2_-_ildecio_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/517/projeto_de_decreto_no_014-2024.2_-_messias_medeiros.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/519/projeto_de_decreto_no_015-2024.2_-_messias_medeiros.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_decreto_no_016-2024.2_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/557/projeto_de_decreto_no_017-2024.2_-_joao_dantas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/558/projeto_de_decreto_no_018-2024.2_-_messias_medeiros.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/561/projeto_de_decreto_no_019-2024.2_-_messias_medeiros.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_decreto_no_020-2024.2_-_ildecio_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/566/projeto_de_decreto_no_021-2024.2_-_messias_medeiros.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/568/projeto_de_decreto_no_022-2024.2_-_messias_medeiros.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/570/projeto_de_decreto_no_023-2024.2_-_messias_medeiros.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/571/projeto_de_decreto_no_024-2024.1_-_evaneide_araujo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/572/projeto_de_decreto_no_025-2024.1_-_evaneide_araujo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/573/projeto_de_decreto_no_026-2024.1_-_evaneide_araujo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/574/projeto_de_decreto_no_027-2024.2_-_messias_medeiros.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/575/projeto_de_decreto_no_028-2024.2_-_messias_medeiros.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/576/projeto_de_decreto_no_029-2024.1_-_evaneide_araujo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/577/projeto_de_decreto_no_030-2024.2-_romiselia_araujo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/580/projeto_de_decreto_no_031-2024.1_-_evaneide_araujo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/592/projeto_de_decreto_no_032-2024.2_-_zenilda_salustio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/593/projeto_de_decreto_no_033-2024.2_-_joao_dantas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/594/projeto_de_decreto_no_034-2024.2_-_zenilda_salustio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/610/projeto_de_decreto_no_035-2024.2_-_ildecio_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/611/projeto_de_decreto_no_036-2024.2_-_tom.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/625/projeto_de_decreto_no_037-2024.1_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/626/projeto_de_decreto_no_038-2024.2_-_zenilda_salustio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/638/projeto_de_decreto_no_039-2024.2_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/647/projeto_de_decreto_no_040-2024.2-_romiselia_araujo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/649/projeto_de_decreto_no_041-2024.2_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_decreto_no_042-2024.2_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/651/projeto_de_decreto_no_043-2024.2_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/652/projeto_de_decreto_no_044-2024.2_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/653/projeto_de_decreto_no_045-2024.2_-_felisberto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/654/projeto_de_decreto_no_046-2024.2_-_zenilda_salustio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/655/projeto_de_decreto_no_047-2024.2_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/656/projeto_de_decreto_no_048-2024.2_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_de_decreto_no_049-2024.2_-_felisberto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/446/projeto_de_resolucao_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/447/projeto_de_resolucao_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/624/projeto_de_resolucao_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/648/projeto_de_resolucao_no_012-2024_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/354/substitutivo_001-2024-_ao_projeto_de_lei_003-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/355/substitutivo_002-2024-_ao_projeto_de_lei_004-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/356/substitutivo_003.2024_ao_projeto_de_lei_complementar_001.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/480/emenda_supressiva_001_ao_pl_022-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/658/subemenda_modificativa_001_a_emenda_modificativa_001_ao_pl_027-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/1/001.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/2/002.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/3/003.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/4/003.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/6/006.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/7/007.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/8/008.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/9/009.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/10/010.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/12/011.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/15/012.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/16/013.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/17/014.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/18/015.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/19/016.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/21/017.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/22/018.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/23/019.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/25/020.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/26/021.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/28/022.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/30/023.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/31/024.2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/46/025.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/50/026.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/52/027.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/54/028.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/55/029.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/57/030.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/59/031.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/60/032.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/63/033.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/64/034.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/67/035.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/69/036.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/77/037.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/78/038.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/76/039.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/79/040.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/80/041.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/81/042.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/83/043.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/84/044.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/87/045.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/92/047.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/93/048.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/94/049.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/95/050.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/96/051.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/97/052.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/98/053.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/99/054.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/100/055.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/101/056.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/102/057.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/103/058.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/104/059.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/105/060.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/106/061.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/107/062.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/108/063.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/109/064.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/111/066.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/112/067.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/113/068.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/115/070.2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/116/071.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/117/072.2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/118/073.2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/119/074.2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/120/075.2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/121/076.2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/122/077.2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/123/078.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/124/079.2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/126/081.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/127/082.2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/128/083.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/129/084.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/130/085.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/131/086.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/132/087.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/133/088.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/134/089.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/135/090.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/136/091.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/137/092.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/139/094.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/140/095.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/141/096.2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/142/097.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/143/098.2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/144/099.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/161/101.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/162/102.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/163/103.204.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/164/104.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/165/105.2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/166/106.2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/167/107.2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/168/108.2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/169/109.2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/170/110.2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/171/111.2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/172/112.2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/173/113.2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/174/114.2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/175/115.2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/176/116.2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/177/117.2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/178/118.2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/179/119.2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/180/120.2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/181/121.2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/183/123.2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/184/124.2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/185/125.2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/186/126.2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/187/127.2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/188/128.2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/189/129.2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/190/130.2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/191/131.2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/192/132.2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/193/133.2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/194/134.2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/195/135.2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/196/136.2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/197/137.2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/198/138.2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/199/139.2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/200/140.2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/201/141.2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/202/142.2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/203/143.2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/204/144.2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/205/145.2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/206/146.2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/207/147.2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/208/148.2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/209/149.2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/211/151.2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/212/152.2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/213/153.2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/214/154.2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/215/155.2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/216/156.2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/218/158.2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/219/159.2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/220/160.2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/221/161.2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/222/162.2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/223/163.2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/224/164.2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/225/165.2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/226/166.2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/227/167.2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/228/168.2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/229/169.2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/230/170.2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/231/171.2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/232/172.2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/233/173.2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/234/174.2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/235/175.2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/236/176.2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/237/177.2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/238/178.2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/239/179.2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/240/180.2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/241/181.2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/242/182.2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/243/183.2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/244/184.2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/245/185.2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/246/186.2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/247/187.2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/248/188.2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/249/189.2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/250/190.2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/251/191.2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/252/192.2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/253/193.2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/448/requerimento_no_194-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/449/requerimento_no_195-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/450/requerimento_no_196-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/451/requerimento_no_197-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/452/requerimento_no_198-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/456/requerimento_no_199-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/460/requerimento_no_200-2024_2o_perido.docx.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/461/requerimento_no_201-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/462/requerimento_no_202-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/463/requerimento_no_203-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/464/requerimento_no204.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/467/requerimento_no_205-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/475/requerimento_no_206-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/476/requerimento_no207.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/481/requerimento_no_208-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/482/requerimento_no_209.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/488/requerimento_no_210-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/489/requerimento_no_211-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/490/requerimento_no_212-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/501/requerimento_no_213-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/502/requerimento_no_214-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/503/requerimento_no_215-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/504/requerimento_no_216-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/505/requerimento_no_217-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/506/requerimento_no_218-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/507/requerimento_no_219-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/508/requerimento_no_220-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/509/requerimento_no_221-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/510/requerimento_no_222-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/511/requerimento_no_223-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/512/requerimento_no_224-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/513/requerimento_no_225-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/514/requerimento_no_226-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/515/requerimento_no_227-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/516/requerimento_no228.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/518/requerimento_no229.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/520/requerimento_no_230-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/521/requerimento_no231.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/522/requerimento_no232.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/525/requerimento_no_233-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/526/requerimento_no_234-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/527/requerimento_no_235-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/528/requerimento_no_236-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/529/requerimento_no_237-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/530/requerimento_no_238-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/531/requerimento_no_239-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/532/requerimento_no240.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/533/requerimento_no_241.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/534/requerimento_no_242-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/535/requerimento_no_243-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/540/requerimento_no_244-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/541/requerimento_no_245-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/542/requerimento_no_246-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/543/requerimento_no_247-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/544/requerimento_no_248-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/545/requerimento_no249.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/546/requerimento_no250.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/547/requerimento_no251.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/559/requerimento_no_252-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/560/requerimento_no_253-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/562/requerimento_no_254-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/563/requerimento_no_255-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/565/requerimento_no_256-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/567/requerimento_no257.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/569/requerimento_no258.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/583/requerimento_no_259-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/584/requerimento_no_260.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/585/requerimento_no_261.2024_2o_periodo..pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/586/requerimento_no_262-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/587/requerimento_no_263-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/588/requerimento_no_264-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/589/requerimento_no_265-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/603/requerimento_no_266-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/604/requerimento_no_267-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/605/requerimento_no_268-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/606/requerimento_no_269-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/607/requerimento_no_270-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/608/requerimento_no_271-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/616/requerimento_no_272-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/617/requerimento_no_273-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/618/requerimento_no_274-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/619/requerimento_no_275-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/620/requerimento_no_276-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/621/requerimento_no_277-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/622/requerimento_no_278-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/632/requerimento_no_279-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/633/requerimento_no_280-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/301/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/302/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/303/pedido_de_providencia_003.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/304/pedido_de_providencia_004.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/305/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/306/indicacao_006.2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/307/indicacao_007.2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/659/indicacao_008.2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/11/001.2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/13/002.2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/14/003.2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/20/005.2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/24/006.2024_1.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/27/007.2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/29/008.2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/32/010.2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/33/011.2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/34/012.2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/35/013.2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/36/014.2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/37/015.2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/39/016.2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/40/017.2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/41/018.2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/42/019.2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/43/020.2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/44/021.2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/45/022.2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/47/023.2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/48/024.2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/49/025.2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/51/026.2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/53/027.2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/56/028.2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/58/029.2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/61/030.2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/62/031.2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/65/032.2024.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/66/033.2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/68/034.2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/70/035.2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/71/036.2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/82/037.2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/85/038.2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/86/039.2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/88/040.2024.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/90/041.2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/91/042.2024.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/445/mocao_de_aplausos_045-2024-_zenilda.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/465/mocao_de_pesar_046-2024-_alyson.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/469/mocao_de_pesar_047-2024-_zenilda.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/496/mocao_de_aplausos_050-2024-_josivan.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/497/mocao_de_aplausos_051-2024-_josivan.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/498/mocao_de_aplausos_052-2024-_josivan.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/499/mocao_de_aplausos_053-2024-_zenilda.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/500/mocao_de_aplausos_054-2024-_zenilda.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/552/mocao_062_romiselia.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/581/mocao_062_romiselia.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/553/mocao_de_parabens_063-2024-_ildecio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/554/mocao_de_aplausos_064-2024-_zenilda.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/582/mocao_de_pesar_065-2024-_alyson.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/629/mocao_de_pesar_067-2024-_alyson.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/631/mocao_de_aplausos_068-2024-_alyson.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/428/ata_da_2a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/429/ata_da_3a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/430/ata_da_4a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/431/ata_da_5a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/432/ata_da_6a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/433/ata_da_7a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/434/ata_da_8a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/435/ata_da_9a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/436/ata_da_10a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/437/ata_da_11a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/438/ata_da_12a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/440/ata_da_13a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/441/ata_da_14a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/442/ata_da_15a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/443/ata_da_16a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/444/ata_da_17a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/457/parecer_068_a_emenda_a_lei_organica_003-2024.1.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/458/parecer_069_ao_pr_009-2024.1.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/459/parecer_070_ao_pr_010-2024.1.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/472/parecer_071_ao_dec_010-2024.1.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/471/parecer_072_ao_pl_021-2024.2.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/470/parecer_073_ao_pl_020-2024.2.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/477/parecer_075_ao_dec_012-2024.1.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/479/parecer_076_ao_pl_023-2024.2.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/491/parecer_078_ao_plo_017-2024.2.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/492/parecer_079_ao_plo_018-2024.2.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/493/parecer_080_ao_plo_019-2024.2.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/494/parecer_081_ao_plo_016-2024.2.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/495/parecer_082_ao_pl_024-2024.2.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/537/parecer_083_ao_dec_014-2024.1.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/538/parecer_084_ao_dec_015-2024.1.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/539/parecer_085_ao_dec_016-2024.1.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/548/parecer_086_ao_dec_013-2024.1.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/596/parecer_087_dos_dec_017_ao_031-2024.2.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/601/parecer_088_ao_pl_025-2024.2.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/600/parecer_089_ao_pl_026-2024.2.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/598/parecer_090_ao_pl_027-2024.2.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/602/parecer_091_a_emenda_a_lei_organica_004-2024.2.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/597/parecer_092_ao_pl_028-2024.2.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/599/parecer_093_as_emendas_supressivas_001_e_002_ao_plo_020-2024.2.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/609/parecer_094_dos_dec_032_ao_034-2024.2.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/636/parecer_098_ao_dec_037-2024.1.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/637/parecer_099_ao_dec_038-2024.1.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/639/parecer_100_ao_pr_11-2024.2.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/640/parecer_101_as_emendas_m_e_s_001_e_003_ao_plo_020-2024.2.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/642/parecer_103_a_proposta_de_emenda_a_lei_organica_005.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/643/parecer_104_ao_dec_039-2024.1.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/644/parecer_105_a_emenda_modificativa_a_pelom__005-2024.2.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/661/parecer_105_ao_plo_020-2024.2.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/578/emenda_supressiva_001_ao_plo_020-2024.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/579/emenda_supressiva_002_ao_plo_020-2024.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/614/emenda_supressiva_003_ao_plo_020-2024.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/595/emenda_modificativa_001_ao_pl_027-2024.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/612/emenda_modificativa_001_a_proposta_de_emenda_a_lei_organica_004.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/613/emenda_modificativa_001_ao_plo_020-2024.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/657/emenda_modificativa_n_002_a_emenda_a_lei_organica_n_005.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/635/emenda_modificativa_001_a_proposta_de_emenda_a_lei_organica_005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/439/proposta_de_emenda_a_lei_organica_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/549/proposta_de_emenda_a_lei_organica_no_004-2024---.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/630/emenda_a_lei_organica_no_005-2024_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/346/plo_001.2024_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/347/plo_002.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/348/plo_003.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/349/plo_004.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/350/plo_005.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/351/plo_006.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/352/plo_007.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/353/plo_008.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/484/projeto_de_lei_n016.2024._autoriza_o_poder_executivo_municipal_a_efetuar_relocaoes_entre_fonte_e_destinacoes_de_recursos_orcamentarios_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/485/projeto_de_lei_n017.2024._abertura_de_credito_especial_de_passagem_molhada_da_coomunidade_sussuarana_e_sao_sebastiao_370_mil_reais.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/486/projeto_n018.2024._abertura_de_credito_especial_de_construcao_asfaltica_de_rua_projetada_de_1.864.18186.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/487/projeto_de_lei_n019.2024_abertura_de_credito_especial_da_reforma_da_policlinica__postinho_da_ladeira.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/524/projeto_de_lei_n020.2024._assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/296/001.2024_pl_ordinaria_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/297/002.2024_pl_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/298/004.2024_pl_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/299/006.2024_pl_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/453/projeto_de_lei_do_legislativo_no_020-2024.1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/454/projeto_de_lei_do_legislativo_no_021-2024.1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/466/projeto_de_lei_do_legislativo_no_022-2024.2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_de_lei_do_legislativo_no_023-2024.1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/483/projeto_de_lei_do_legislativo_no_024-2024.2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/550/projeto_de_lei_do_legislativo_no_025-2024.2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_de_lei_do_legislativo_no_026-2024.2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/555/projeto_de_lei_do_legislativo_no_027-2024.2.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/556/projeto_de_lei_do_legislativo_no_028-2024.2.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/590/projeto_de_lei_do_legislativo_no_029-2024.2.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/591/projeto_de_lei_do_legislativo_no_030-2024.2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/623/projeto_de_lei_do_legislativo_no_031-2024.2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/645/projeto_de_lei_do_legislativo_no_032-2024.2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/646/projeto_de_decreto_no_040-2024.2-_romiselia_araujo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/300/001.2024_p_l_complementar..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/455/projeto_de_decreto_no_010-2024.1_-_zenilda_salustio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/468/projeto_de_decreto_no_011-2024.1_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/473/projeto_de_decreto_no_012-2024.1_-_ildecio_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/536/projeto_de_decreto_no_013-2024.2_-_ildecio_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/517/projeto_de_decreto_no_014-2024.2_-_messias_medeiros.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/519/projeto_de_decreto_no_015-2024.2_-_messias_medeiros.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/523/projeto_de_decreto_no_016-2024.2_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/557/projeto_de_decreto_no_017-2024.2_-_joao_dantas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/558/projeto_de_decreto_no_018-2024.2_-_messias_medeiros.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/561/projeto_de_decreto_no_019-2024.2_-_messias_medeiros.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/564/projeto_de_decreto_no_020-2024.2_-_ildecio_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/566/projeto_de_decreto_no_021-2024.2_-_messias_medeiros.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/568/projeto_de_decreto_no_022-2024.2_-_messias_medeiros.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/570/projeto_de_decreto_no_023-2024.2_-_messias_medeiros.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/571/projeto_de_decreto_no_024-2024.1_-_evaneide_araujo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/572/projeto_de_decreto_no_025-2024.1_-_evaneide_araujo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/573/projeto_de_decreto_no_026-2024.1_-_evaneide_araujo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/574/projeto_de_decreto_no_027-2024.2_-_messias_medeiros.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/575/projeto_de_decreto_no_028-2024.2_-_messias_medeiros.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/576/projeto_de_decreto_no_029-2024.1_-_evaneide_araujo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/577/projeto_de_decreto_no_030-2024.2-_romiselia_araujo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/580/projeto_de_decreto_no_031-2024.1_-_evaneide_araujo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/592/projeto_de_decreto_no_032-2024.2_-_zenilda_salustio.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/593/projeto_de_decreto_no_033-2024.2_-_joao_dantas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/594/projeto_de_decreto_no_034-2024.2_-_zenilda_salustio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/610/projeto_de_decreto_no_035-2024.2_-_ildecio_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/611/projeto_de_decreto_no_036-2024.2_-_tom.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/625/projeto_de_decreto_no_037-2024.1_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/626/projeto_de_decreto_no_038-2024.2_-_zenilda_salustio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/638/projeto_de_decreto_no_039-2024.2_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/647/projeto_de_decreto_no_040-2024.2-_romiselia_araujo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/649/projeto_de_decreto_no_041-2024.2_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_decreto_no_042-2024.2_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/651/projeto_de_decreto_no_043-2024.2_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/652/projeto_de_decreto_no_044-2024.2_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/653/projeto_de_decreto_no_045-2024.2_-_felisberto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/654/projeto_de_decreto_no_046-2024.2_-_zenilda_salustio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/655/projeto_de_decreto_no_047-2024.2_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/656/projeto_de_decreto_no_048-2024.2_-_alyson.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_de_decreto_no_049-2024.2_-_felisberto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/446/projeto_de_resolucao_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/447/projeto_de_resolucao_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/624/projeto_de_resolucao_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/648/projeto_de_resolucao_no_012-2024_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/354/substitutivo_001-2024-_ao_projeto_de_lei_003-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/355/substitutivo_002-2024-_ao_projeto_de_lei_004-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/356/substitutivo_003.2024_ao_projeto_de_lei_complementar_001.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/480/emenda_supressiva_001_ao_pl_022-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/658/subemenda_modificativa_001_a_emenda_modificativa_001_ao_pl_027-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/1/001.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/2/002.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/3/003.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/4/003.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/6/006.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/7/007.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/8/008.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/9/009.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/10/010.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/12/011.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/15/012.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/16/013.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/17/014.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/18/015.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/19/016.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/21/017.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/22/018.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/23/019.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/25/020.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/26/021.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/28/022.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/30/023.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/31/024.2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/46/025.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/50/026.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/52/027.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/54/028.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/55/029.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/57/030.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/59/031.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/60/032.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/63/033.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/64/034.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/67/035.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/69/036.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/77/037.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/78/038.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/76/039.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/79/040.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/80/041.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/81/042.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/83/043.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/84/044.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/87/045.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/92/047.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/93/048.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/94/049.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/95/050.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/96/051.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/97/052.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/98/053.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/99/054.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/100/055.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/101/056.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/102/057.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/103/058.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/104/059.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/105/060.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/106/061.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/107/062.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/108/063.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/109/064.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/111/066.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/112/067.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/113/068.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/115/070.2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/116/071.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/117/072.2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/118/073.2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/119/074.2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/120/075.2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/121/076.2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/122/077.2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/123/078.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/124/079.2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/126/081.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/127/082.2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/128/083.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/129/084.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/130/085.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/131/086.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/132/087.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/133/088.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/134/089.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/135/090.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/136/091.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/137/092.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/139/094.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/140/095.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/141/096.2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/142/097.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/143/098.2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/144/099.2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/161/101.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/162/102.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/163/103.204.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/164/104.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/165/105.2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/166/106.2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/167/107.2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/168/108.2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/169/109.2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/170/110.2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/171/111.2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/172/112.2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/173/113.2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/174/114.2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/175/115.2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/176/116.2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/177/117.2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/178/118.2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/179/119.2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/180/120.2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/181/121.2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/183/123.2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/184/124.2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/185/125.2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/186/126.2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/187/127.2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/188/128.2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/189/129.2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/190/130.2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/191/131.2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/192/132.2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/193/133.2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/194/134.2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/195/135.2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/196/136.2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/197/137.2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/198/138.2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/199/139.2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/200/140.2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/201/141.2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/202/142.2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/203/143.2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/204/144.2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/205/145.2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/206/146.2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/207/147.2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/208/148.2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/209/149.2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/211/151.2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/212/152.2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/213/153.2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/214/154.2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/215/155.2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/216/156.2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/218/158.2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/219/159.2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/220/160.2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/221/161.2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/222/162.2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/223/163.2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/224/164.2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/225/165.2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/226/166.2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/227/167.2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/228/168.2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/229/169.2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/230/170.2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/231/171.2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/232/172.2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/233/173.2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/234/174.2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/235/175.2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/236/176.2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/237/177.2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/238/178.2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/239/179.2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/240/180.2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/241/181.2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/242/182.2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/243/183.2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/244/184.2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/245/185.2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/246/186.2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/247/187.2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/248/188.2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/249/189.2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/250/190.2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/251/191.2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/252/192.2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/253/193.2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/448/requerimento_no_194-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/449/requerimento_no_195-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/450/requerimento_no_196-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/451/requerimento_no_197-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/452/requerimento_no_198-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/456/requerimento_no_199-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/460/requerimento_no_200-2024_2o_perido.docx.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/461/requerimento_no_201-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/462/requerimento_no_202-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/463/requerimento_no_203-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/464/requerimento_no204.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/467/requerimento_no_205-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/475/requerimento_no_206-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/476/requerimento_no207.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/481/requerimento_no_208-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/482/requerimento_no_209.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/488/requerimento_no_210-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/489/requerimento_no_211-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/490/requerimento_no_212-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/501/requerimento_no_213-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/502/requerimento_no_214-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/503/requerimento_no_215-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/504/requerimento_no_216-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/505/requerimento_no_217-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/506/requerimento_no_218-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/507/requerimento_no_219-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/508/requerimento_no_220-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/509/requerimento_no_221-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/510/requerimento_no_222-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/511/requerimento_no_223-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/512/requerimento_no_224-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/513/requerimento_no_225-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/514/requerimento_no_226-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/515/requerimento_no_227-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/516/requerimento_no228.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/518/requerimento_no229.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/520/requerimento_no_230-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/521/requerimento_no231.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/522/requerimento_no232.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/525/requerimento_no_233-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/526/requerimento_no_234-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/527/requerimento_no_235-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/528/requerimento_no_236-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/529/requerimento_no_237-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/530/requerimento_no_238-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/531/requerimento_no_239-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/532/requerimento_no240.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/533/requerimento_no_241.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/534/requerimento_no_242-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/535/requerimento_no_243-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/540/requerimento_no_244-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/541/requerimento_no_245-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/542/requerimento_no_246-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/543/requerimento_no_247-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/544/requerimento_no_248-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/545/requerimento_no249.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/546/requerimento_no250.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/547/requerimento_no251.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/559/requerimento_no_252-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/560/requerimento_no_253-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/562/requerimento_no_254-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/563/requerimento_no_255-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/565/requerimento_no_256-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/567/requerimento_no257.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/569/requerimento_no258.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/583/requerimento_no_259-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/584/requerimento_no_260.2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/585/requerimento_no_261.2024_2o_periodo..pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/586/requerimento_no_262-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/587/requerimento_no_263-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/588/requerimento_no_264-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/589/requerimento_no_265-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/603/requerimento_no_266-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/604/requerimento_no_267-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/605/requerimento_no_268-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/606/requerimento_no_269-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/607/requerimento_no_270-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/608/requerimento_no_271-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/616/requerimento_no_272-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/617/requerimento_no_273-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/618/requerimento_no_274-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/619/requerimento_no_275-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/620/requerimento_no_276-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/621/requerimento_no_277-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/622/requerimento_no_278-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/632/requerimento_no_279-2024_2o_perido.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/633/requerimento_no_280-2024_2o_periodo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/301/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/302/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/303/pedido_de_providencia_003.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/304/pedido_de_providencia_004.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/305/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/306/indicacao_006.2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/307/indicacao_007.2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/659/indicacao_008.2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/11/001.2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/13/002.2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/14/003.2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/20/005.2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/24/006.2024_1.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/27/007.2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/29/008.2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/32/010.2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/33/011.2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/34/012.2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/35/013.2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/36/014.2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/37/015.2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/39/016.2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/40/017.2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/41/018.2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/42/019.2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/43/020.2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/44/021.2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/45/022.2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/47/023.2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/48/024.2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/49/025.2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/51/026.2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/53/027.2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/56/028.2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/58/029.2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/61/030.2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/62/031.2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/65/032.2024.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/66/033.2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/68/034.2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/70/035.2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/71/036.2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/82/037.2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/85/038.2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/86/039.2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/88/040.2024.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/90/041.2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/91/042.2024.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/445/mocao_de_aplausos_045-2024-_zenilda.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/465/mocao_de_pesar_046-2024-_alyson.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/469/mocao_de_pesar_047-2024-_zenilda.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/496/mocao_de_aplausos_050-2024-_josivan.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/497/mocao_de_aplausos_051-2024-_josivan.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/498/mocao_de_aplausos_052-2024-_josivan.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/499/mocao_de_aplausos_053-2024-_zenilda.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/500/mocao_de_aplausos_054-2024-_zenilda.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/552/mocao_062_romiselia.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/581/mocao_062_romiselia.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/553/mocao_de_parabens_063-2024-_ildecio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/554/mocao_de_aplausos_064-2024-_zenilda.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/582/mocao_de_pesar_065-2024-_alyson.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/629/mocao_de_pesar_067-2024-_alyson.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/631/mocao_de_aplausos_068-2024-_alyson.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/428/ata_da_2a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/429/ata_da_3a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/430/ata_da_4a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/431/ata_da_5a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/432/ata_da_6a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/433/ata_da_7a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/434/ata_da_8a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/435/ata_da_9a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/436/ata_da_10a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/437/ata_da_11a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/438/ata_da_12a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/440/ata_da_13a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/441/ata_da_14a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/442/ata_da_15a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/443/ata_da_16a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/444/ata_da_17a_sessao_ordinaria_do_1o_periodo_de_2024..pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/457/parecer_068_a_emenda_a_lei_organica_003-2024.1.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/458/parecer_069_ao_pr_009-2024.1.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/459/parecer_070_ao_pr_010-2024.1.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/472/parecer_071_ao_dec_010-2024.1.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/471/parecer_072_ao_pl_021-2024.2.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/470/parecer_073_ao_pl_020-2024.2.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/477/parecer_075_ao_dec_012-2024.1.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/479/parecer_076_ao_pl_023-2024.2.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/491/parecer_078_ao_plo_017-2024.2.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/492/parecer_079_ao_plo_018-2024.2.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/493/parecer_080_ao_plo_019-2024.2.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/494/parecer_081_ao_plo_016-2024.2.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/495/parecer_082_ao_pl_024-2024.2.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/537/parecer_083_ao_dec_014-2024.1.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/538/parecer_084_ao_dec_015-2024.1.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/539/parecer_085_ao_dec_016-2024.1.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/548/parecer_086_ao_dec_013-2024.1.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/596/parecer_087_dos_dec_017_ao_031-2024.2.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/601/parecer_088_ao_pl_025-2024.2.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/600/parecer_089_ao_pl_026-2024.2.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/598/parecer_090_ao_pl_027-2024.2.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/602/parecer_091_a_emenda_a_lei_organica_004-2024.2.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/597/parecer_092_ao_pl_028-2024.2.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/599/parecer_093_as_emendas_supressivas_001_e_002_ao_plo_020-2024.2.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/609/parecer_094_dos_dec_032_ao_034-2024.2.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/636/parecer_098_ao_dec_037-2024.1.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/637/parecer_099_ao_dec_038-2024.1.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/639/parecer_100_ao_pr_11-2024.2.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/640/parecer_101_as_emendas_m_e_s_001_e_003_ao_plo_020-2024.2.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/642/parecer_103_a_proposta_de_emenda_a_lei_organica_005.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/643/parecer_104_ao_dec_039-2024.1.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/644/parecer_105_a_emenda_modificativa_a_pelom__005-2024.2.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/661/parecer_105_ao_plo_020-2024.2.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/578/emenda_supressiva_001_ao_plo_020-2024.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/579/emenda_supressiva_002_ao_plo_020-2024.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/614/emenda_supressiva_003_ao_plo_020-2024.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/595/emenda_modificativa_001_ao_pl_027-2024.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/612/emenda_modificativa_001_a_proposta_de_emenda_a_lei_organica_004.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/613/emenda_modificativa_001_ao_plo_020-2024.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/657/emenda_modificativa_n_002_a_emenda_a_lei_organica_n_005.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2024/635/emenda_modificativa_001_a_proposta_de_emenda_a_lei_organica_005.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H487"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="206.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="205.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>