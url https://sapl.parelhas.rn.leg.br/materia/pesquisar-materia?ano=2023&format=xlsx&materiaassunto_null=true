--- v0 (2025-12-01)
+++ v1 (2026-04-06)
@@ -51,627 +51,627 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/357/projeto_de_lei_ordinaria_do_executivo_001.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/357/projeto_de_lei_ordinaria_do_executivo_001.2023..pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos Servidores Públicos do Município e dá outras providências.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/358/projeto_de_lei_ordinaria_do_executivo_002.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/358/projeto_de_lei_ordinaria_do_executivo_002.2023..pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial ao magistério público do Município de Parelhas e dá outras providências.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/359/projeto_de_lei_ordinaria_do_executivo_003.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/359/projeto_de_lei_ordinaria_do_executivo_003.2023..pdf</t>
   </si>
   <si>
     <t>Concede piso do Magistério Público do Município de Parelhas, no porcentual de 33,24% atualizando a tabela do plano de cargos carreiras e salários conforme o anexo I da Lei 2143/2009 e dá outras providências.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/360/projeto_de_lei_ordinaria_do_executivo_004.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/360/projeto_de_lei_ordinaria_do_executivo_004.2023..pdf</t>
   </si>
   <si>
     <t>Altera a vigência da Lei nº 2428/2015, de dezembro de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/361/projeto_de_lei_ordinaria_do_executivo_005.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/361/projeto_de_lei_ordinaria_do_executivo_005.2023..pdf</t>
   </si>
   <si>
     <t>Dá nova redação à Legislação Municipal que dispõe sobre a Política Municipal de atendimento dos direitos da criança e do adolescente e revoga as leis nº 1084/2004, e 1090/2004, e dá outras providências.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/362/projeto_de_lei_ordinaria_do_executivo_006.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/362/projeto_de_lei_ordinaria_do_executivo_006.2023..pdf</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/363/007.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/363/007.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes Orçamentárias para a elaboração do orçamento geral do Município de Parelhas, para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/364/projeto_de_lei_ordinaria_do_executivo_008.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/364/projeto_de_lei_ordinaria_do_executivo_008.2023..pdf</t>
   </si>
   <si>
     <t>Altera a Lei de nº 2356/2014, de 25 de novembro de 214, em seus Arts. 33 I "a", III "c" e "d" e IV, "d" e incluir o "e", 34, caput, 35, caput, 36, caput, 38, caput e §4º, 39 "caput, I, "a" e "b", refoga "d" e inclui a II, "g", 47, §2º, 50, caput, 52, caput, 76, caput, 80, §1º e 2§ e dá outras providências.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/365/projeto_de_lei_ordinaria_do_executivo_009.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/365/projeto_de_lei_ordinaria_do_executivo_009.2023..pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal de nº 2709 de 22 de dezembro de 2022, no Município de Parelhas e dá outras providências.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/366/projeto_de_lei_ordinaria_do_executivo_010.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/366/projeto_de_lei_ordinaria_do_executivo_010.2023..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial por meio de excesso de arrecadação no orçamento do Município de Parelhas para o exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/367/projeto_de_lei_ordinaria_do_executivo_011.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/367/projeto_de_lei_ordinaria_do_executivo_011.2023..pdf</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/368/projeto_de_lei_ordinaria_do_executivo_012.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/368/projeto_de_lei_ordinaria_do_executivo_012.2023..pdf</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/369/projeto_de_lei_ordinaria_do_executivo_013.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/369/projeto_de_lei_ordinaria_do_executivo_013.2023..pdf</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/370/projeto_de_lei_ordinaria_do_executivo_014.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/370/projeto_de_lei_ordinaria_do_executivo_014.2023..pdf</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/371/projeto_de_lei_ordinaria_do_executivo_015.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/371/projeto_de_lei_ordinaria_do_executivo_015.2023..pdf</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/372/ple_016.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/372/ple_016.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar realocações entre Fontes/Destinação de recursos Orçamentárias.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/373/ple_017.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/373/ple_017.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial no valor de R$ 212.557,00 (Duzentos e doze mil quinhentos e cinquenta e sete reais) e dá outras providências.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/374/ple_018.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/374/ple_018.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar áreas de terras/lotes urbanos, de propriedade do município de Parelhas/RN, para o Instituto de Habitação e Interesse Social - IBRHIS, bem como desenvolver ações para implementar o programa MINHA CASA MINHA VIDA, e dá outras providências.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/375/ple_019.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/375/ple_019.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar parcela de vencimento aos enfermeiros, auxiliares e técnicos de enfermagem, integrantes do quadro de servidores do Município e instituição filantrópica que estão relacionados ano instrumento do INVESTSUS do Ministério da Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/376/ple_020.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/376/ple_020.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para que o Poder Executivo Municipal possa realizar despesas com a regularização da situação fiscal dos caixas escolares das escolas municipais de Parelhas/RN, perante a Receita Federal do Brasil e demais órgãos que se fizerem necessários, mediante a abertura de crédito adicional especial para estes fins, é dá outras providências</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/377/ple_021.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/377/ple_021.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial por meio de excesso de arrecadação no orçamento do município de Parelhas para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/378/ple_023.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/378/ple_023.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a incorporação no orçamento exercício 2023  crédito adicional especial, e dá outras providências.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/379/ple_024.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/379/ple_024.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a incorporação no orçamento exercício 2023 crédito adicional suplementar, é dá outras providências.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/380/ple_025.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/380/ple_025.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a incorporação no orçamento exercício 2023 crédito adicional especial, e dá outras providências.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/381/ple_026.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/381/ple_026.2023.pdf</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/382/ple_027.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/382/ple_027.2023.pdf</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/383/ple_028.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/383/ple_028.2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Municipal 2749/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/384/ple_029.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/384/ple_029.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial no valor de R$ 10.000,00 (Dez mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/385/ple_030.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/385/ple_030.2023.pdf</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/386/ple_032.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/386/ple_032.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a incorporação no orçamento exercício 2023 crédito adicional suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>João Dantas Filho</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_do_legislativo_001.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_do_legislativo_001.2023..pdf</t>
   </si>
   <si>
     <t>Reconhece o "Alto dos Meninos", localizado no Povoado Juazeiro, como Patrimônio Cultural e Religioso de Natureza e Imaterial de Parelhas.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Josivan Pereira Alves</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_de_lei_do_legislativo_002.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_de_lei_do_legislativo_002.2023..pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Parelhas/RN, o projeto "Direito e Cidadania na Escolar" que comtempla a prática de ministrar palestras sobre temas ligados ao Direito Público e Privado e dá outras providências.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/273/projeto_de_lei_do_legislativo_003.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/273/projeto_de_lei_do_legislativo_003.2023..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redefinição dos vencimentos básicos dos cargos de provimento efetivo e comissionado que compõem a estrutura administrativa da Câmara Municipal de Parelhas.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Evaneide Mendonça</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_do_legislativo_004.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_do_legislativo_004.2023..pdf</t>
   </si>
   <si>
     <t>Regulamenta a execução de música ao vivo ou por qualquer sistema de ampliação mecânica do som, bem como a disposição de mesas e cadeiras nas calçadas dos imóveis vizinho, por bares, lanchonetes, restaurantes, pizzarias e cantinas do Município de Parelhas, e dá outras providências.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>Alyson Wagner de Oliveira</t>
-[...2 lines deleted...]
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_do_legislativo_005.2023..pdf</t>
+    <t>Alyson Wagner</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_do_legislativo_005.2023..pdf</t>
   </si>
   <si>
     <t>Institui o "Doa Municipal do Geoparque Seridó" no Município de Parelhas/RN.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_do_legislativo_006.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_do_legislativo_006.2023..pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial de eventos do Município de Parelhas o Dia do Espiritismo.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_do_legislativo_007.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_do_legislativo_007.2023..pdf</t>
   </si>
   <si>
     <t>Veda o manuseio, a utilização , a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município de Parelhas, e dá outras providências.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>Wellington Araújo Silva</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_do_legislativo_008.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_do_legislativo_008.2023..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Publicação no Website da Prefeitura da lista de espera para a utilização do veículos e máquinas agrícolas do Município de Parelhas.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>Francicleide Maria de Souza</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_do_legislativo_009.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_do_legislativo_009.2023..pdf</t>
   </si>
   <si>
     <t>Veda a nomeação para cargos em Comissão de pessoas que tenham sido condenadas pela Lei Federal 11.340/200 (Lei Maria da Penha) , e dá outras providências.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Ildecio de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_do_legislativo_010.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_do_legislativo_010.2023..pdf</t>
   </si>
   <si>
     <t>Cria a carteira de identificação da pessoa com fibromialgia no Município, estabelece prioridades em atendimentos e dá outras providências.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_do_legislativo_011.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_do_legislativo_011.2023..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação de listagens de pacientes que aguardam por consultas com médicos especialistas, exames e cirurgias na Rede Pública de Saúde Municipal de Parelhas/RN.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_do_legislativo_012.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_do_legislativo_012.2023..pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Assistente Social no âmbito do Município de Parelhas, a ser comemorado anualmente no dia 15 de maio.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/283/projeto_de_lei_do_legislativo_013.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/283/projeto_de_lei_do_legislativo_013.2023..pdf</t>
   </si>
   <si>
     <t>Visa proibir a homenagem a pessoas condenadas por crimes de violência no âmbito do Município de Parelhas/RN e dá outras providências.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei_do_legislativo_014.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei_do_legislativo_014.2023..pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Combate à Pedofilia e Exploração Sexual contra Crianças e Adolescentes, no âmbito do Município de Parelhas/RN e dá outras providências.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/285/projeto_de_lei_do_legislativo_015.2023..pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/285/projeto_de_lei_do_legislativo_015.2023..pdf</t>
   </si>
   <si>
     <t>Institui a Campanha de orientação, prevenção e conscientização da depressão, transtorno de ansiedade e síndrome do pânico.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Projeto de Promoção da Saúde Mental para os Profissionais da Rede de Proteção à Infância e Juventude no âmbito do Município de Parelhas/RN.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/287/pll_017.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/287/pll_017.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação no website da prefeitura a lista de espera para utilização dos veículos e máquinas agrícolas no munícipio de Parelhas/RN.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/288/pll_018.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/288/pll_018.2023.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a obrigatoriedade da divulgação de listagens de pacientes que aguardam por consultas com médicos especialistas, exames e cirurgia na rede pública de saúde municipal de Parelhas/RN.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/289/pll_019.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/289/pll_019.2023.pdf</t>
   </si>
   <si>
     <t>Dispões sobre denominação de logradouro público de Rua Edmar da Costa Cirne Filho, e dá outras providências.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/290/pll_020.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/290/pll_020.2023.pdf</t>
   </si>
   <si>
     <t>Promove a modificação de um segmento de via pública, estabelece outras medidas correlatas.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/291/pll_021.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/291/pll_021.2023.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de divulgação de informações dos Conselhos Municipais na página da Prefeitura na internet, visando assegurar a transparência da gestão e acesso aos cidadãos.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/292/pll_022.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/292/pll_022.2023.pdf</t>
   </si>
   <si>
     <t>Dispões sobre humanização do luto gestacional e de recém-nascido nos hospitais e maternidades do município de Parelhas/RN e estabelece protocolo de formação, autocuidado e atualização dos profissionais de saúde.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/293/pll_023.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/293/pll_023.2023.pdf</t>
   </si>
   <si>
     <t>Institui a campanha permanente de educação e combate à violência contra a mulher no Município de Parelhas/RN.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/294/pll_024.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/294/pll_024.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe programa de desenvolvimento da saúde mental e inteligência emocional, a ser implementado nas escolas da rede municipal de ensino de Parelhas/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/295/pll_025.2023.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/295/pll_025.2023.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a promoção da acessibilidade na educação e inclusão de estudantes com deficiência no âmbito do sistema público de ensino da educação básica do município de Parelhas/RN.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -978,68 +978,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/357/projeto_de_lei_ordinaria_do_executivo_001.2023..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/358/projeto_de_lei_ordinaria_do_executivo_002.2023..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/359/projeto_de_lei_ordinaria_do_executivo_003.2023..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/360/projeto_de_lei_ordinaria_do_executivo_004.2023..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/361/projeto_de_lei_ordinaria_do_executivo_005.2023..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/362/projeto_de_lei_ordinaria_do_executivo_006.2023..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/363/007.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/364/projeto_de_lei_ordinaria_do_executivo_008.2023..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/365/projeto_de_lei_ordinaria_do_executivo_009.2023..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/366/projeto_de_lei_ordinaria_do_executivo_010.2023..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/367/projeto_de_lei_ordinaria_do_executivo_011.2023..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/368/projeto_de_lei_ordinaria_do_executivo_012.2023..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/369/projeto_de_lei_ordinaria_do_executivo_013.2023..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/370/projeto_de_lei_ordinaria_do_executivo_014.2023..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/371/projeto_de_lei_ordinaria_do_executivo_015.2023..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/372/ple_016.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/373/ple_017.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/374/ple_018.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/375/ple_019.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/376/ple_020.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/377/ple_021.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/378/ple_023.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/379/ple_024.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/380/ple_025.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/381/ple_026.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/382/ple_027.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/383/ple_028.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/384/ple_029.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/385/ple_030.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/386/ple_032.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_do_legislativo_001.2023..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_de_lei_do_legislativo_002.2023..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/273/projeto_de_lei_do_legislativo_003.2023..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_do_legislativo_004.2023..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_do_legislativo_005.2023..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_do_legislativo_006.2023..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_do_legislativo_007.2023..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_do_legislativo_008.2023..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_do_legislativo_009.2023..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_do_legislativo_010.2023..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_do_legislativo_011.2023..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_do_legislativo_012.2023..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/283/projeto_de_lei_do_legislativo_013.2023..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei_do_legislativo_014.2023..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/285/projeto_de_lei_do_legislativo_015.2023..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/287/pll_017.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/288/pll_018.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/289/pll_019.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/290/pll_020.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/291/pll_021.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/292/pll_022.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/293/pll_023.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/294/pll_024.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/295/pll_025.2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/357/projeto_de_lei_ordinaria_do_executivo_001.2023..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/358/projeto_de_lei_ordinaria_do_executivo_002.2023..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/359/projeto_de_lei_ordinaria_do_executivo_003.2023..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/360/projeto_de_lei_ordinaria_do_executivo_004.2023..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/361/projeto_de_lei_ordinaria_do_executivo_005.2023..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/362/projeto_de_lei_ordinaria_do_executivo_006.2023..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/363/007.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/364/projeto_de_lei_ordinaria_do_executivo_008.2023..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/365/projeto_de_lei_ordinaria_do_executivo_009.2023..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/366/projeto_de_lei_ordinaria_do_executivo_010.2023..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/367/projeto_de_lei_ordinaria_do_executivo_011.2023..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/368/projeto_de_lei_ordinaria_do_executivo_012.2023..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/369/projeto_de_lei_ordinaria_do_executivo_013.2023..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/370/projeto_de_lei_ordinaria_do_executivo_014.2023..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/371/projeto_de_lei_ordinaria_do_executivo_015.2023..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/372/ple_016.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/373/ple_017.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/374/ple_018.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/375/ple_019.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/376/ple_020.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/377/ple_021.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/378/ple_023.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/379/ple_024.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/380/ple_025.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/381/ple_026.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/382/ple_027.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/383/ple_028.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/384/ple_029.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/385/ple_030.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/386/ple_032.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_de_lei_do_legislativo_001.2023..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_de_lei_do_legislativo_002.2023..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/273/projeto_de_lei_do_legislativo_003.2023..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_de_lei_do_legislativo_004.2023..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/275/projeto_de_lei_do_legislativo_005.2023..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_de_lei_do_legislativo_006.2023..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_de_lei_do_legislativo_007.2023..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_de_lei_do_legislativo_008.2023..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_do_legislativo_009.2023..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_de_lei_do_legislativo_010.2023..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_de_lei_do_legislativo_011.2023..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_de_lei_do_legislativo_012.2023..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/283/projeto_de_lei_do_legislativo_013.2023..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_de_lei_do_legislativo_014.2023..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/285/projeto_de_lei_do_legislativo_015.2023..pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/287/pll_017.2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/288/pll_018.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/289/pll_019.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/290/pll_020.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/291/pll_021.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/292/pll_022.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/293/pll_023.2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/294/pll_024.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2023/295/pll_025.2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>