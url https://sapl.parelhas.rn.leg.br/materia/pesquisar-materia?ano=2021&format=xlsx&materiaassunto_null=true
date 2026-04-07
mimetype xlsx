--- v0 (2025-12-01)
+++ v1 (2026-04-07)
@@ -51,572 +51,572 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/409/ple_003.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/409/ple_003.2021.pdf</t>
   </si>
   <si>
     <t>Fixa o valor para pagamento de obrigações de pequeno valor/RPV, decorrentes de decisões judiciais, nos termos do Art. 100, parágrafo 3º e 4º da Constituição Federal</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/410/ple_005.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/410/ple_005.2021.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Saneamento Básico de Parelhas e dá outras providências.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/411/ple_006.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/411/ple_006.2021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre municípios brasileiros, com a finalidade de vacinas para combate à pandemia do Novo Corona Vírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/412/ple_007.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/412/ple_007.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre infrações administrativas derivadas de condutas e atividades lesivas ao enfrentamento da emergência de saúde pública de importância internacional decorrente do Novo Corona Vírus (Covid-19) e dá outras providências.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/413/ple_008.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/413/ple_008.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a Procuradoria do Município a Conciliar, transigir e celebrar acordos em Processos Administrativos ou Judiciais, é dá outras providências.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/414/ple_009.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/414/ple_009.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes Orçamentárias para a elaboração do orçamento geral do Município para o exercício de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/415/ple_010.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/415/ple_010.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - Conselho do FUNDEB</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/416/ple_011.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/416/ple_011.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetivar cessão de uso de Imóvel pertencente ao patrimônio Público Municipal ao Serviço Social da Indústria (SESI), com Destinação exclusiva para a construção do Projeto SESITEC e dá outras providências.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/417/ple_012.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/417/ple_012.2021.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/418/ple_014.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/418/ple_014.2021.pdf</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/419/ple_015.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/419/ple_015.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Nº 2610/2020, que trata do orçamento anual para o exercício de 2021.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/420/ple_016.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/420/ple_016.2021.pdf</t>
   </si>
   <si>
     <t>Cria a Ação: "Ação Emergencial ao Setor Cultural - lei Aldir Blanc" na lei Orçamentária Anual de 2021. Autoriza abertura de Crédito Especial no ano de 2021 no valor de R$175.749.88 (Cento e Setenta e cinco mil, setecentos e quarenta e nove reais e oitenta e oito centavos) para as ações emergenciais destinadas ao setor cultural e dá outras providências.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/421/ple_017.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/421/ple_017.2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei 2543/2019 e institui a criação do Conselho Municipal de Turismo - COMTUR - e dá outras providências.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/422/ple_019.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/422/ple_019.2021.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Especial e dá outras providências.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/423/ple_021.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/423/ple_021.2021.pdf</t>
   </si>
   <si>
     <t>Sobre a concessão de bolsa de transporte escolar para a rede pública e dá outras providências.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/424/ple_022.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/424/ple_022.2021.pdf</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/425/ple_023.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/425/ple_023.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Parelhas/RN, a doar um imóvel ao Poder Legislativo.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/426/ple_024.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/426/ple_024.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito para o FUNDEB no Orçamento Municipal do Exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/427/ple_025.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/427/ple_025.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar incentivo financeiro adicional aos Agentes Comunitários de Saúde - ACS e aos Agentes de Combate à Endemias - ACE, e dá outras providências.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Ildecio de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/318/pll_001.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/318/pll_001.2021.pdf</t>
   </si>
   <si>
     <t>Reconhece as academias de ginástica, estúdios de musculação e de esportes, artes marciais e congêneres, de pequeno, médio e grande porte, voltados a atividade física como serviço essencial à saúde pública, no âmbito do Municipio de Parelhas/RN.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Felisberto do Nascimento</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/319/pll_002.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/319/pll_002.2021.pdf</t>
   </si>
   <si>
     <t>Estabelece as igrejas, os templos religiosos de qualquer culto e as Comunidades Missionárias como Atividade essencial no Município de Parelhas/RN.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/317/pll_003.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/317/pll_003.2021.pdf</t>
   </si>
   <si>
     <t>Inclui, nas atividades consideradas essenciais os serviços educacionais em escolas públicas e privadas no âmbito do município de Parelhas/RN.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Josivan Pereira Alves</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/320/pll_004.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/320/pll_004.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação de medicamentos disponíveis e em falta na Rede Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/321/pll_005.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/321/pll_005.2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Medicamento em Casa, com o objetivo de realizar a entrega a domicílio dos medicamentos às pessoas idosas, deficientes e/ou mobilidade reduzida, dentre outros.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>Zenilda Salústio</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/323/pll_007.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/323/pll_007.2021.pdf</t>
   </si>
   <si>
     <t>Altera nome de rua, que especifica e dá outras providências._x000D_
 Passa a denominar "José Claudiano de Azevedo Filho".</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/324/pll_008.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/324/pll_008.2021.pdf</t>
   </si>
   <si>
     <t>Altera nome de rua, que especifica e dá outras providências._x000D_
 Passa a denominar "Manoel Santana Filho" (Nozinho Barbeiro).</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>Alyson Wagner de Oliveira</t>
-[...2 lines deleted...]
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/325/pll_009.2021.pdf</t>
+    <t>Alyson Wagner</t>
+  </si>
+  <si>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/325/pll_009.2021.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito da Câmara Municipal de Parelhas, o adicional pela participação em órgão de deliberação coletiva à título de indenização, a ser denominado Jetom, é dá outras providências.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/326/pll_010.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/326/pll_010.2021.pdf</t>
   </si>
   <si>
     <t>Altera o nome de Rua, Antônio Bezerra, no centro da cidade de Parelhas/RN, é dá outras providências.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>Romisélia Araújo</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/327/pll_011.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/327/pll_011.2021.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Agosto Lilás no Município de Parelhas e dá outras providências.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>Messias Medeiros</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/328/pll_012.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/328/pll_012.2021.pdf</t>
   </si>
   <si>
     <t>Declara como patrimônio Cultural Imaterial do Município de Parelhas, a iguaria "PEIXE FRITO DA BARRAGEM BOQUEIRÃO", e dá outras providências.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Evaneide Mendonça</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/329/pll_013.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/329/pll_013.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação da listagem semanal dos profissionais de saúde que irão atuar nos expedientes e plantões diários da Rede Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/330/pll_014.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/330/pll_014.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação da sobra das vacinas de todas as campanhas de vacinação adulta, no Município de Parelhas e dá outras providências.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/331/pll_015.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/331/pll_015.2021.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário de Eventos Oficiais do Município de Parelhas - RN, a Semana Municipal da Juventude e dá outras providências.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/334/pll_016.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/334/pll_016.2021.pdf</t>
   </si>
   <si>
     <t>Dar-se o nome de "Nelson Arnaldo de Medeiros", ao centro comercial para a agricultura familiar, no município de Parelhas, é dá outras providências.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/335/pll_017.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/335/pll_017.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de cartaz informativo nos serviços ofertados pela Secretaria Municipal de Agricultura do Meio Ambiente e da Pesca do Município de Parelhas.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/336/pll_018.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/336/pll_018.2021.pdf</t>
   </si>
   <si>
     <t>Cria o Programa "Amigo do Esporte e do Lazer", no Município de Parelhas.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/337/pll_019.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/337/pll_019.2021.pdf</t>
   </si>
   <si>
     <t>Institui as figuras do "Aluno Exemplar" e do "Professor Exemplar" no âmbito do município de Parelhas-RN, e dá outras providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/338/pll_020.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/338/pll_020.2021.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Protetor de Animais no Município de Parelha, e dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Institui a campanha de valorização da vida denominada: "Setembro Amarelo" e o dia Municipal de prevenção ao suicídio no calendário oficial do município de Parelhas.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/340/pll_022.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/340/pll_022.2021.pdf</t>
   </si>
   <si>
     <t>Institui a "semana do Livro, Leitura e Literatura" no Município de Parelhas/RN, é dá outras providências.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/345/pll_023.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/345/pll_023.2021.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso VI, do art. 2º da LEI Nº 2537/2018, que cria Becos Turísticos e Culturais na Cidade de Parelhas-RN, e dá outras providências.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/342/pll_024.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/342/pll_024.2021.pdf</t>
   </si>
   <si>
     <t>Institui o Selo "Amigo dos Animais" de Reconhecimento a Empresas, Associações e Fundações que se destacam na Promoção de Iniciativas da Causa Animal.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/343/pll_025.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/343/pll_025.2021.pdf</t>
   </si>
   <si>
     <t>Fica Denominado de Praça Irene Virgílio Sena, a Praça Situada no Bairro Ivan Bezerra, Zona Urbana do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Wellington Araújo Silva</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/344/pll_029.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/344/pll_029.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de utilidade pública municipal do Sindicato dos Servidores da Prefeitura Municipal de Parelhas - SINDSERPPA.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/311/ple_001.2021_substituvo_ao_ple_008.2021.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/311/ple_001.2021_substituvo_ao_ple_008.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a Procuradoria do Município a Conciliar, transigir e celebrar acordos  em processos Administrativos ou judiciais, e dá outras providências.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/322/emenda_aditiva_001.2021_ao_pll_003.2021_-1.pdf</t>
+    <t>http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/322/emenda_aditiva_001.2021_ao_pll_003.2021_-1.pdf</t>
   </si>
   <si>
     <t>Emenda ao PLL 003.2021, que inclui nas atividades consideradas os serviços educacionais em escolas públicas e privadas no âmbito do município de Parelhas/RN.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -923,68 +923,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/409/ple_003.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/410/ple_005.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/411/ple_006.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/412/ple_007.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/413/ple_008.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/414/ple_009.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/415/ple_010.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/416/ple_011.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/417/ple_012.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/418/ple_014.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/419/ple_015.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/420/ple_016.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/421/ple_017.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/422/ple_019.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/423/ple_021.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/424/ple_022.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/425/ple_023.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/426/ple_024.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/427/ple_025.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/318/pll_001.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/319/pll_002.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/317/pll_003.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/320/pll_004.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/321/pll_005.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/323/pll_007.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/324/pll_008.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/325/pll_009.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/326/pll_010.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/327/pll_011.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/328/pll_012.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/329/pll_013.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/330/pll_014.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/331/pll_015.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/334/pll_016.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/335/pll_017.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/336/pll_018.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/337/pll_019.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/338/pll_020.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/340/pll_022.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/345/pll_023.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/342/pll_024.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/343/pll_025.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/344/pll_029.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/311/ple_001.2021_substituvo_ao_ple_008.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/322/emenda_aditiva_001.2021_ao_pll_003.2021_-1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/409/ple_003.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/410/ple_005.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/411/ple_006.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/412/ple_007.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/413/ple_008.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/414/ple_009.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/415/ple_010.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/416/ple_011.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/417/ple_012.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/418/ple_014.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/419/ple_015.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/420/ple_016.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/421/ple_017.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/422/ple_019.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/423/ple_021.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/424/ple_022.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/425/ple_023.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/426/ple_024.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/427/ple_025.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/318/pll_001.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/319/pll_002.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/317/pll_003.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/320/pll_004.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/321/pll_005.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/323/pll_007.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/324/pll_008.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/325/pll_009.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/326/pll_010.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/327/pll_011.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/328/pll_012.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/329/pll_013.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/330/pll_014.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/331/pll_015.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/334/pll_016.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/335/pll_017.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/336/pll_018.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/337/pll_019.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/338/pll_020.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/340/pll_022.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/345/pll_023.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/342/pll_024.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/343/pll_025.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/344/pll_029.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/311/ple_001.2021_substituvo_ao_ple_008.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.parelhas.rn.leg.br/media/sapl/public/materialegislativa/2021/322/emenda_aditiva_001.2021_ao_pll_003.2021_-1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="24.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>